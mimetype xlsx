--- v0 (2026-07-17)
+++ v1 (2026-09-01)
@@ -16,51 +16,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\USER\Desktop\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6465DCC2-8320-47F5-BF15-C08D00896CD1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="70">
   <si>
     <t>ส่วน A</t>
   </si>
   <si>
     <t>ส่วนที่ 1</t>
   </si>
   <si>
     <t>ส่วนที่ 2</t>
   </si>
   <si>
     <t>ส่วนที่ 3 - 3.1 สถานที่และสิ่งอำนวยความสะดวก</t>
   </si>
   <si>
     <t>ส่วนที่ 3 - 3.2 การสนับสนุนการทำงานของ สศด.</t>
   </si>
   <si>
     <t>ส่วนที่ 3 - 3.3 ระยะเวลาในการทำงาน</t>
   </si>
   <si>
     <t>ส่วนที่ 3 - 3.4 การรับฟังและนำความคิดเห็นไปใช้</t>
   </si>
   <si>
     <t>ส่วนที่ 4 ความพึงพอใจ ไม่พึงพอใจ</t>
   </si>
   <si>
@@ -175,50 +175,101 @@
     <t>Fill-in respondent's words</t>
   </si>
   <si>
     <t>Fill-in choice, using comma to split</t>
   </si>
   <si>
     <t>Fill-in number (N ถ้าไม่เคยใช้บริการ)</t>
   </si>
   <si>
     <t>Fill-in number from -5 to 5</t>
   </si>
   <si>
     <t>ที่</t>
   </si>
   <si>
     <t xml:space="preserve">2.1 ท่านรู้จัก สศด. มาเป็นระยะเวลานานเท่าใด  </t>
   </si>
   <si>
     <t>2.2 ท่านรู้จักบริการ/กิจกรรมของ สศด. ในด้านใดบ้าง (อื่นๆ)</t>
   </si>
   <si>
     <t>2.4 ท่านรู้จัก สศด. ผ่านช่องทางประชาสัมพันธ์ใด (อื่นๆ)</t>
   </si>
   <si>
     <t>qn_id</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>สำนักงานส่วนกลางกรุงเทพฯ (ซอยลาดพร้าว 10)</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>องค์การเอกชน</t>
+  </si>
+  <si>
+    <t>ป้ายประชาสัมพันธ์</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>สมาคมการค้าสตาร์ทอัพไทย</t>
+  </si>
+  <si>
+    <t>มากกว่า 3 ปี</t>
+  </si>
+  <si>
+    <t>การส่งเสริมวิสาหกิจดิจิทัลเริ่มต้น, การส่งเสริมบุคลากรและกำลังคนดิจิทัล, การส่งเสริมชุมชนประยุกต์ใช้ดิจิทัล, การส่งเสริม SMEs ประยุกต์ใช้ดิจิทัล, การพัฒนาโครงสร้างพื้นฐานด้านเทคโนโลยีและนวัตกรรมดิจิทัล, การส่งเสริมการลงทุนอุตสาหกรรมและนวัตกรรมดิจิทัล, การส่งเสริมให้เกิดการขอจดทรัพย์สินทางปัญญาของอุตสาหกรรมหรือนวัตกรรมดิจิทัล, การให้ทุนศึกษาด้านเทคโนโลยีและนวัตกรรมดิจิทัล, การส่งเสริมเมืองอัจฉริยะ/เขตส่งเสริมเมืองอัจฉริยะ, การจัดทำข้อเสนอแนะเชิงนโยบาย/การปรับปรุงแก้ไขกฎหมาย, การสำรวจดัชนีอุตสาหกรรมดิจิทัลประเทศไทย, การให้เช่าพื้นที่ห้องประชุมและสัมมนา พื้นที่ co-working space, การใช้บริการผ่านกลไก Digital Skill Roadmap</t>
+  </si>
+  <si>
+    <t>depa Digital Manpower Fund, depa Digital Transformation Fund for Community, depa Digital Transformation Fund, depa Digital Startup Fund, depa Internationalization Voucher, depa Digital Scholarship Fund</t>
+  </si>
+  <si>
+    <t>Facebook</t>
+  </si>
+  <si>
+    <t>N</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>สภาอุตสาหกรรมแห่งประเทศไทย</t>
+  </si>
+  <si>
+    <t>การส่งเสริมวิสาหกิจดิจิทัลเริ่มต้น, การส่งเสริมบุคลากรและกำลังคนดิจิทัล, การส่งเสริมชุมชนประยุกต์ใช้ดิจิทัล, การส่งเสริม SMEs ประยุกต์ใช้ดิจิทัล, การพัฒนาโครงสร้างพื้นฐานด้านเทคโนโลยีและนวัตกรรมดิจิทัล, การส่งเสริมการลงทุนอุตสาหกรรมและนวัตกรรมดิจิทัล, การส่งเสริมให้เกิดการขอจดทรัพย์สินทางปัญญาของอุตสาหกรรมหรือนวัตกรรมดิจิทัล, การให้ทุนศึกษาด้านเทคโนโลยีและนวัตกรรมดิจิทัล, การจัดทำข้อเสนอแนะเชิงนโยบาย/การปรับปรุงแก้ไขกฎหมาย, การสำรวจดัชนีอุตสาหกรรมดิจิทัลประเทศไทย, การให้เช่าพื้นที่ห้องประชุมและสัมมนา พื้นที่ co-working space, การใช้บริการผ่านกลไก Digital Skill Roadmap, การใช้บริการผ่านบัญชีบริการดิจิทัล</t>
+  </si>
+  <si>
+    <t>depa Digital Manpower Fund, depa Digital Transformation Fund, depa Digital Startup Fund, Infrastructure for public investment, Infrastructure for private investment, depa-mini Transformation Voucher, depa Intellectual Property Voucher, depa Internationalization Voucher, depa Standardization Voucher</t>
+  </si>
+  <si>
+    <t>เว็บไซต์ของ สศด. (www.depa.or.th), Facebook, พนักงาน สศด., งานสัมมนา/ประชุมวิชาการ</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="TH Sarabun New"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="TH Sarabun New"/>
       <family val="2"/>
@@ -576,51 +627,51 @@
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:AZ5"/>
+  <dimension ref="A1:AZ8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="AS5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
       <selection pane="bottomRight" activeCell="AZ9" sqref="AZ9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12" defaultRowHeight="21.75" x14ac:dyDescent="0.5"/>
   <cols>
     <col min="1" max="1" width="4.85546875" style="4" customWidth="1"/>
     <col min="2" max="2" width="15.28515625" style="4" customWidth="1"/>
     <col min="3" max="5" width="12" style="4"/>
     <col min="6" max="6" width="15.42578125" style="4" customWidth="1"/>
     <col min="7" max="11" width="12" style="4"/>
     <col min="12" max="12" width="20.28515625" style="4" customWidth="1"/>
     <col min="13" max="50" width="30" style="4" customWidth="1"/>
     <col min="51" max="51" width="45.5703125" style="4" customWidth="1"/>
     <col min="52" max="16384" width="12" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:51" s="6" customFormat="1" ht="43.5" x14ac:dyDescent="0.5">
       <c r="A1" s="11" t="s">
         <v>48</v>
       </c>
@@ -1094,50 +1145,442 @@
       <c r="AT4" s="3" t="s">
         <v>47</v>
       </c>
       <c r="AU4" s="3" t="s">
         <v>44</v>
       </c>
       <c r="AV4" s="3" t="s">
         <v>44</v>
       </c>
       <c r="AW4" s="3" t="s">
         <v>47</v>
       </c>
       <c r="AX4" s="3" t="s">
         <v>44</v>
       </c>
       <c r="AY4" s="3" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="5" spans="1:51" x14ac:dyDescent="0.5">
       <c r="A5" s="4">
         <v>1</v>
       </c>
       <c r="AZ5" t="s">
         <v>52</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="B6" t="s">
+        <v>54</v>
+      </c>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6" t="s">
+        <v>55</v>
+      </c>
+      <c r="G6"/>
+      <c r="H6" t="s">
+        <v>55</v>
+      </c>
+      <c r="I6"/>
+      <c r="J6" t="s">
+        <v>56</v>
+      </c>
+      <c r="K6" t="s">
+        <v>55</v>
+      </c>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6" t="s">
+        <v>55</v>
+      </c>
+      <c r="O6"/>
+      <c r="P6" t="s">
+        <v>57</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>55</v>
+      </c>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6" t="s">
+        <v>55</v>
+      </c>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+      <c r="AB6"/>
+      <c r="AC6" t="s">
+        <v>55</v>
+      </c>
+      <c r="AD6"/>
+      <c r="AE6"/>
+      <c r="AF6"/>
+      <c r="AG6"/>
+      <c r="AH6" t="s">
+        <v>55</v>
+      </c>
+      <c r="AI6"/>
+      <c r="AJ6"/>
+      <c r="AK6"/>
+      <c r="AL6"/>
+      <c r="AM6" t="s">
+        <v>55</v>
+      </c>
+      <c r="AN6"/>
+      <c r="AO6" t="s">
+        <v>55</v>
+      </c>
+      <c r="AP6"/>
+      <c r="AQ6" t="s">
+        <v>55</v>
+      </c>
+      <c r="AR6"/>
+      <c r="AS6" t="s">
+        <v>55</v>
+      </c>
+      <c r="AT6"/>
+      <c r="AU6" t="s">
+        <v>55</v>
+      </c>
+      <c r="AV6" t="s">
+        <v>55</v>
+      </c>
+      <c r="AW6"/>
+      <c r="AX6" t="s">
+        <v>55</v>
+      </c>
+      <c r="AY6" t="s">
+        <v>55</v>
+      </c>
+      <c r="AZ6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="B7" t="s">
+        <v>54</v>
+      </c>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7" t="s">
+        <v>55</v>
+      </c>
+      <c r="G7"/>
+      <c r="H7" t="s">
+        <v>55</v>
+      </c>
+      <c r="I7" t="s">
+        <v>59</v>
+      </c>
+      <c r="J7" t="s">
+        <v>56</v>
+      </c>
+      <c r="K7" t="s">
+        <v>55</v>
+      </c>
+      <c r="L7" t="s">
+        <v>60</v>
+      </c>
+      <c r="M7" t="s">
+        <v>61</v>
+      </c>
+      <c r="N7" t="s">
+        <v>55</v>
+      </c>
+      <c r="O7" t="s">
+        <v>62</v>
+      </c>
+      <c r="P7" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q7" t="s">
+        <v>55</v>
+      </c>
+      <c r="R7">
+        <v>4</v>
+      </c>
+      <c r="S7">
+        <v>4</v>
+      </c>
+      <c r="T7">
+        <v>4</v>
+      </c>
+      <c r="U7">
+        <v>4</v>
+      </c>
+      <c r="V7">
+        <v>4</v>
+      </c>
+      <c r="W7">
+        <v>3</v>
+      </c>
+      <c r="X7" t="s">
+        <v>55</v>
+      </c>
+      <c r="Y7">
+        <v>4</v>
+      </c>
+      <c r="Z7">
+        <v>4</v>
+      </c>
+      <c r="AA7">
+        <v>4</v>
+      </c>
+      <c r="AB7">
+        <v>4</v>
+      </c>
+      <c r="AC7" t="s">
+        <v>55</v>
+      </c>
+      <c r="AD7">
+        <v>4</v>
+      </c>
+      <c r="AE7">
+        <v>4</v>
+      </c>
+      <c r="AF7" t="s">
+        <v>64</v>
+      </c>
+      <c r="AG7" t="s">
+        <v>64</v>
+      </c>
+      <c r="AH7" t="s">
+        <v>55</v>
+      </c>
+      <c r="AI7">
+        <v>4</v>
+      </c>
+      <c r="AJ7">
+        <v>4</v>
+      </c>
+      <c r="AK7">
+        <v>4</v>
+      </c>
+      <c r="AL7">
+        <v>4</v>
+      </c>
+      <c r="AM7" t="s">
+        <v>55</v>
+      </c>
+      <c r="AN7">
+        <v>4</v>
+      </c>
+      <c r="AO7" t="s">
+        <v>55</v>
+      </c>
+      <c r="AP7">
+        <v>4</v>
+      </c>
+      <c r="AQ7" t="s">
+        <v>55</v>
+      </c>
+      <c r="AR7">
+        <v>4</v>
+      </c>
+      <c r="AS7" t="s">
+        <v>55</v>
+      </c>
+      <c r="AT7">
+        <v>4</v>
+      </c>
+      <c r="AU7" t="s">
+        <v>55</v>
+      </c>
+      <c r="AV7" t="s">
+        <v>55</v>
+      </c>
+      <c r="AW7"/>
+      <c r="AX7" t="s">
+        <v>55</v>
+      </c>
+      <c r="AY7" t="s">
+        <v>55</v>
+      </c>
+      <c r="AZ7">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="B8" t="s">
+        <v>54</v>
+      </c>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8" t="s">
+        <v>55</v>
+      </c>
+      <c r="G8"/>
+      <c r="H8" t="s">
+        <v>55</v>
+      </c>
+      <c r="I8" t="s">
+        <v>66</v>
+      </c>
+      <c r="J8" t="s">
+        <v>56</v>
+      </c>
+      <c r="K8" t="s">
+        <v>55</v>
+      </c>
+      <c r="L8" t="s">
+        <v>60</v>
+      </c>
+      <c r="M8" t="s">
+        <v>67</v>
+      </c>
+      <c r="N8" t="s">
+        <v>55</v>
+      </c>
+      <c r="O8" t="s">
+        <v>68</v>
+      </c>
+      <c r="P8" t="s">
+        <v>69</v>
+      </c>
+      <c r="Q8" t="s">
+        <v>55</v>
+      </c>
+      <c r="R8">
+        <v>4</v>
+      </c>
+      <c r="S8">
+        <v>5</v>
+      </c>
+      <c r="T8">
+        <v>4</v>
+      </c>
+      <c r="U8">
+        <v>5</v>
+      </c>
+      <c r="V8">
+        <v>4</v>
+      </c>
+      <c r="W8">
+        <v>5</v>
+      </c>
+      <c r="X8" t="s">
+        <v>55</v>
+      </c>
+      <c r="Y8">
+        <v>4</v>
+      </c>
+      <c r="Z8">
+        <v>5</v>
+      </c>
+      <c r="AA8">
+        <v>4</v>
+      </c>
+      <c r="AB8">
+        <v>5</v>
+      </c>
+      <c r="AC8" t="s">
+        <v>55</v>
+      </c>
+      <c r="AD8">
+        <v>4</v>
+      </c>
+      <c r="AE8">
+        <v>5</v>
+      </c>
+      <c r="AF8">
+        <v>4</v>
+      </c>
+      <c r="AG8">
+        <v>5</v>
+      </c>
+      <c r="AH8" t="s">
+        <v>55</v>
+      </c>
+      <c r="AI8">
+        <v>4</v>
+      </c>
+      <c r="AJ8">
+        <v>5</v>
+      </c>
+      <c r="AK8">
+        <v>4</v>
+      </c>
+      <c r="AL8">
+        <v>5</v>
+      </c>
+      <c r="AM8" t="s">
+        <v>55</v>
+      </c>
+      <c r="AN8">
+        <v>5</v>
+      </c>
+      <c r="AO8" t="s">
+        <v>55</v>
+      </c>
+      <c r="AP8">
+        <v>5</v>
+      </c>
+      <c r="AQ8" t="s">
+        <v>55</v>
+      </c>
+      <c r="AR8">
+        <v>5</v>
+      </c>
+      <c r="AS8" t="s">
+        <v>55</v>
+      </c>
+      <c r="AT8">
+        <v>5</v>
+      </c>
+      <c r="AU8" t="s">
+        <v>55</v>
+      </c>
+      <c r="AV8" t="s">
+        <v>55</v>
+      </c>
+      <c r="AW8"/>
+      <c r="AX8" t="s">
+        <v>55</v>
+      </c>
+      <c r="AY8" t="s">
+        <v>55</v>
+      </c>
+      <c r="AZ8">
+        <v>4</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="29">
     <mergeCell ref="C1:K1"/>
     <mergeCell ref="A1:A4"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:I3"/>
     <mergeCell ref="J2:J3"/>
     <mergeCell ref="K2:K3"/>
     <mergeCell ref="AY2:AY3"/>
     <mergeCell ref="AC2:AC3"/>
     <mergeCell ref="AM2:AM3"/>
     <mergeCell ref="L2:L3"/>
     <mergeCell ref="M2:M3"/>
     <mergeCell ref="O2:O3"/>
     <mergeCell ref="P2:P3"/>
     <mergeCell ref="R1:X1"/>
     <mergeCell ref="X2:X3"/>