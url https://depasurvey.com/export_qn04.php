--- v0 (2026-07-17)
+++ v1 (2026-09-01)
@@ -16,51 +16,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\USER\Desktop\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{84E23A9F-66E2-42B3-8AFD-FA1C87FEFE98}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="267" uniqueCount="267">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="503" uniqueCount="503">
   <si>
     <t>ส่วน A</t>
   </si>
   <si>
     <t>ส่วนที่ 1</t>
   </si>
   <si>
     <t>ส่วนที่ 2</t>
   </si>
   <si>
     <t>ส่วนที่ 3 ความคาดหวังและประสบการณ์จริง - 3.1 การจัดจ้าง</t>
   </si>
   <si>
     <t>ส่วนที่ 3 ความคาดหวังและประสบการณ์จริง - 3.2 การสนับสนุนการทำงานของ สศด.</t>
   </si>
   <si>
     <t>ส่วนที่ 3 ความคาดหวังและประสบการณ์จริง - 3.3 ระยะเวลาในการทำงาน</t>
   </si>
   <si>
     <t>ส่วนที่ 4 ความพึงพอใจ/ไม่พึงพอใจ</t>
   </si>
   <si>
     <t>ส่วนที่ 5 ข้อคิดเห็น ข้อเสนอแนะ</t>
   </si>
   <si>
@@ -153,717 +153,1422 @@
   <si>
     <t>Fill-in number (N ถ้าไม่เคยใช้บริการ)</t>
   </si>
   <si>
     <t>Fill-in number from -5 to 5</t>
   </si>
   <si>
     <t>ที่</t>
   </si>
   <si>
     <t>2.2 ท่านรู้จักบริการ/กิจกรรมของ สศด. ในด้านใดบ้าง (อื่นๆ)</t>
   </si>
   <si>
     <t>2.3 ท่านรู้จัก สศด. ผ่านช่องทางประชาสัมพันธ์ใด (อื่นๆ)</t>
   </si>
   <si>
     <t>qn_id</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>สำนักงานส่วนกลางกรุงเทพฯ (ซอยลาดพร้าว 10)</t>
   </si>
   <si>
-    <t>บริทัษ เซนซิ่ง เมต้า จำกัด</t>
+    <t>บริษัท เซนซิ่ง เมต้า จำกัด</t>
   </si>
   <si>
     <t>นิติบุคคล</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Medical lnnovation</t>
-[...2 lines deleted...]
-    <t>Napanach klaitabtim 0939159499</t>
+    <t>Medical Innovation (นวัตกรรมทางการแพทย์)</t>
+  </si>
+  <si>
+    <t>Napanach Klaitabtim 0939159499</t>
   </si>
   <si>
     <t>มากกว่า 3 ปี</t>
   </si>
   <si>
     <t>การส่งเสริมวิสาหกิจดิจิทัลเริ่มต้น, การส่งเสริม SMEs ประยุกต์ใช้ดิจิทัล, การส่งเสริมการลงทุนอุตสาหกรรมและนวัตกรรมดิจิทัล</t>
   </si>
   <si>
     <t>เพื่อน/ญาติ/คนรู้จักแนะนำ, พนักงาน สศด.</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>บริทัษ ริโก้ (ประเทศไทย) จำกัด</t>
-[...5 lines deleted...]
-    <t>นายวรพัฒน์ ปิตะกุล 092-4665879</t>
+    <t>บริษัท ริโก้ (ประเทศไทย) จำกัด</t>
+  </si>
+  <si>
+    <t>ดำเนินการติดตั้งระบบเสียงและแสง</t>
+  </si>
+  <si>
+    <t>นายวรพัฒน์ ปีตะกุล 0924665879</t>
   </si>
   <si>
     <t>1-3 ปี</t>
   </si>
   <si>
     <t>การส่งเสริมบุคลากรและกำลังคนดิจิทัล, การส่งเสริมชุมชนประยุกต์ใช้ดิจิทัล, การส่งเสริม SMEs ประยุกต์ใช้ดิจิทัล, การส่งเสริมเกษตรกรประยุกต์ใช้ดิจิทัล, การพัฒนาโครงสร้างพื้นฐานด้านเทคโนโลยีและนวัตกรรมดิจิทัล, การส่งเสริมการลงทุนอุตสาหกรรมและนวัตกรรมดิจิทัล, การให้ทุนศึกษาด้านเทคโนโลยีและนวัตกรรมดิจิทัล, การส่งเสริมเมืองอัจฉริยะ/เขตส่งเสริมเมืองอัจฉริยะ, การให้เช่าพื้นที่ห้องประชุมและสัมมนา พื้นที่ co-working space</t>
   </si>
   <si>
     <t>Facebook, ป้ายประชาสัมพันธ์, เดินมาเจอโดยบังเอิญ, งานสัมมนา/ประชุมวิชาการ</t>
   </si>
   <si>
-    <t>โปร่งใสและตรงไปตรงมา</t>
-[...5 lines deleted...]
-    <t>เป็นหน่วยงานที่เป็นต้นแบบให้หน่วยงานของรัฐด้านความสะดวกรวดเร็ว</t>
+    <t>โปร่งใส และตรงไปตรงมา</t>
+  </si>
+  <si>
+    <t>มีทีมงานที่เก่ง และให้คำแนะนำรวมไปถึงสนับสนุนการทำงานที่ดีมาก</t>
+  </si>
+  <si>
+    <t>เป็นหน่วยงานที่เป็นต้นแบบให้หน่วยงานของรัฐด้านเวลา สะดวก และรวดเร็ว</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Huawei Thailand</t>
   </si>
   <si>
+    <t>ส่งเสริมและสนับสนุนให้เกิดการพัฒนาเครือข่ายพันธมิตรและระบบนิเวศด้านเทคโนโลยีสารสนเทศและการสื่อสาร (ICT Network and Ecosystem) เพื่อเสริมสร้างความร่วมมือและขับเคลื่อนการพัฒนาอุตสาหกรรมดิจิทัลอย่างยั่งยืน</t>
+  </si>
+  <si>
+    <t>Thunnaree Viravaidya 0814550058</t>
+  </si>
+  <si>
+    <t>การส่งเสริมวิสาหกิจดิจิทัลเริ่มต้น, การส่งเสริมชุมชนประยุกต์ใช้ดิจิทัล, การพัฒนาโครงสร้างพื้นฐานด้านเทคโนโลยีและนวัตกรรมดิจิทัล, การส่งเสริมการลงทุนอุตสาหกรรมและนวัตกรรมดิจิทัล, การส่งเสริมให้เกิดการขอจดทรัพย์สินทางปัญญาของอุตสาหกรรมหรือนวัตกรรมดิจิทัล, การส่งเสริมเมืองอัจฉริยะ/เขตส่งเสริมเมืองอัจฉริยะ, การให้เช่าพื้นที่ห้องประชุมและสัมมนา พื้นที่ co-working space</t>
+  </si>
+  <si>
+    <t>งานสัมมนา/ประชุมวิชาการ</t>
+  </si>
+  <si>
+    <t>1) ปรับปรุง: เรื่องการอำนวยความสะดวกเรื่องที่จอดรถเฉพาะกิจ | ข้อเสนอแนะ: หากทางลูกค้า หรือพาร์ทเนอร์ มีเหตุจำเป็นต้องเข้าไปร่วมงาน หรือประชุมกับทาง DEPA แล้วมีเหตุจำเป็นต้องขอจอดรถด้านหน้าอาคาร หรือใต้ตึก มีความประสงค์อยากให้ทาง DEPA ช่วยอำนวยความสะดวกในด้านนี้ให้ง่ายและมากขึ้น</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>บริษัท ไอเน็กซ์ บรอดแบนด์ จำกัด</t>
+  </si>
+  <si>
+    <t>ให้บริการอินเตอร์เน็ต</t>
+  </si>
+  <si>
+    <t>รักษ์สมร สมร 061-418-0975</t>
+  </si>
+  <si>
+    <t>การส่งเสริมวิสาหกิจดิจิทัลเริ่มต้น, การพัฒนาโครงสร้างพื้นฐานด้านเทคโนโลยีและนวัตกรรมดิจิทัล</t>
+  </si>
+  <si>
+    <t>Facebook</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>บริษัท ช.พัฒนาคาร์เรนท์ จำกัด</t>
+  </si>
+  <si>
+    <t>ให้บริการเช่ารถยนต์ พร้อมจ้างเหมาบริการพนักงานขับรถยนต์</t>
+  </si>
+  <si>
+    <t>นางสาวพรรณชนก พานนิล 088-258-5573</t>
+  </si>
+  <si>
+    <t>การส่งเสริมบุคลากรและกำลังคนดิจิทัล, การพัฒนาโครงสร้างพื้นฐานด้านเทคโนโลยีและนวัตกรรมดิจิทัล</t>
+  </si>
+  <si>
+    <t>เว็บไซต์ของ สศด. (www.depa.or.th), Facebook</t>
+  </si>
+  <si>
+    <t>ระบบจัดซื้อจัดจ้างภาครัฐ</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>OpenIQ Education Co.,Ltd.</t>
+  </si>
+  <si>
+    <t>Digital Skill Development</t>
+  </si>
+  <si>
+    <t>Teerana Marlmaspanu 086-387-6554</t>
+  </si>
+  <si>
+    <t>การส่งเสริมวิสาหกิจดิจิทัลเริ่มต้น, การส่งเสริมบุคลากรและกำลังคนดิจิทัล, การส่งเสริม SMEs ประยุกต์ใช้ดิจิทัล, การส่งเสริมการลงทุนอุตสาหกรรมและนวัตกรรมดิจิทัล, การส่งเสริมให้เกิดการขอจดทรัพย์สินทางปัญญาของอุตสาหกรรมหรือนวัตกรรมดิจิทัล, การส่งเสริมเมืองอัจฉริยะ/เขตส่งเสริมเมืองอัจฉริยะ, การให้เช่าพื้นที่ห้องประชุมและสัมมนา พื้นที่ co-working space, การใช้บริการผ่านกลไก Digital Skill Roadmap, การใช้บริการผ่านบัญชีบริการดิจิทัล</t>
+  </si>
+  <si>
+    <t>เว็บไซต์ของ สศด. (www.depa.or.th), Facebook, YouTube, IG, X (Twitter), Line, โฆษณาทางโทรทัศน์/วิทยุ, หนังสือพิมพ์/นิตยสาร/สื่อสิ่งพิมพ์</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>โรงพยาบาลบ้านแพ้ว (องค์การมหาชน)</t>
+  </si>
+  <si>
+    <t>หน่วยงานภาครัฐ</t>
+  </si>
+  <si>
+    <t>ตรวจสุขภาพประจำปี</t>
+  </si>
+  <si>
+    <t>ภาณุมาศ ศรีรัตนวงศ์ 081-151-4884</t>
+  </si>
+  <si>
+    <t>การส่งเสริมวิสาหกิจดิจิทัลเริ่มต้น, การส่งเสริมเมืองอัจฉริยะ/เขตส่งเสริมเมืองอัจฉริยะ, การใช้บริการผ่านกลไก Digital Skill Roadmap, การใช้บริการผ่านบัญชีบริการดิจิทัล</t>
+  </si>
+  <si>
+    <t>เว็บไซต์ของ สศด. (www.depa.or.th), Facebook, YouTube, Line, พนักงาน สศด.</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>Ericsson (thailand) Co.,Ltd</t>
+  </si>
+  <si>
+    <t>ต้อนรับคณะดูงาน</t>
+  </si>
+  <si>
+    <t>จิราภรณ์ ดำรงพิริยกุล 098-435-6889</t>
+  </si>
+  <si>
+    <t>การส่งเสริมวิสาหกิจดิจิทัลเริ่มต้น, การส่งเสริมชุมชนประยุกต์ใช้ดิจิทัล, การพัฒนาโครงสร้างพื้นฐานด้านเทคโนโลยีและนวัตกรรมดิจิทัล</t>
+  </si>
+  <si>
+    <t>พนักงาน สศด., งานสัมมนา/ประชุมวิชาการ</t>
+  </si>
+  <si>
+    <t>การทำงานร่วมกัน</t>
+  </si>
+  <si>
+    <t>N</t>
+  </si>
+  <si>
+    <t>ไม่ได้บริการ</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>บริษัท เกรท เอ็ดดู-เทนเม้นท์</t>
+  </si>
+  <si>
+    <t>อบรมเชิงปฏิบัติการ (กลุ่มสัมพันธ์) เกี่ยวกับ core value</t>
+  </si>
+  <si>
+    <t>นายฉัตรพัฒน์ โตนิรันต์กาติยา 083-782-5282</t>
+  </si>
+  <si>
+    <t>การส่งเสริมบุคลากรและกำลังคนดิจิทัล</t>
+  </si>
+  <si>
+    <t>เว็บไซต์ของ สศด. (www.depa.or.th), พนักงาน สศด.</t>
+  </si>
+  <si>
+    <t>รับเชิญเป็นวิทยากรจัดสัมมนา</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>บริษัท วิสัย เอไอ จำกัด</t>
+  </si>
+  <si>
+    <t>โครงการ eyber community</t>
+  </si>
+  <si>
+    <t>ชมปกรณ์ จักรแสงชัยโชติ 094-289-5941</t>
+  </si>
+  <si>
+    <t>การพัฒนาโครงสร้างพื้นฐานด้านเทคโนโลยีและนวัตกรรมดิจิทัล, การส่งเสริมการลงทุนอุตสาหกรรมและนวัตกรรมดิจิทัล, การส่งเสริมให้เกิดการขอจดทรัพย์สินทางปัญญาของอุตสาหกรรมหรือนวัตกรรมดิจิทัล, การให้เช่าพื้นที่ห้องประชุมและสัมมนา พื้นที่ co-working space</t>
+  </si>
+  <si>
+    <t>เพื่อน/ญาติ/คนรู้จักแนะนำ</t>
+  </si>
+  <si>
+    <t>ไม่ได้มีการจัดจ้างจากวิสัยผ่าน DEPA โดยตรง</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>บริษัท นีโอ แอสชัวรันซ์ โบรคเกอร์ จำกัด</t>
+  </si>
+  <si>
+    <t>ให้ทุนศึกษาด้านเทคโนโลยีและนวัตกรรมดิจิตัล</t>
+  </si>
+  <si>
+    <t>กานติมา ประชานันท์ 085-342-4449</t>
+  </si>
+  <si>
+    <t>การส่งเสริมวิสาหกิจดิจิทัลเริ่มต้น, การส่งเสริมบุคลากรและกำลังคนดิจิทัล, การให้ทุนศึกษาด้านเทคโนโลยีและนวัตกรรมดิจิทัล, การให้เช่าพื้นที่ห้องประชุมและสัมมนา พื้นที่ co-working space</t>
+  </si>
+  <si>
+    <t>เว็บไซต์ของ สศด. (www.depa.or.th), เพื่อน/ญาติ/คนรู้จักแนะนำ</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>BiztalkNews.com</t>
+  </si>
+  <si>
+    <t>เผยแพร่ข่าวจาก DEPA</t>
+  </si>
+  <si>
+    <t>นายทรงกลด แซ่โง้ว 084-013-2899</t>
+  </si>
+  <si>
+    <t>การส่งเสริมวิสาหกิจดิจิทัลเริ่มต้น, การส่งเสริมบุคลากรและกำลังคนดิจิทัล, การส่งเสริมชุมชนประยุกต์ใช้ดิจิทัล, การส่งเสริม SMEs ประยุกต์ใช้ดิจิทัล, การส่งเสริมเกษตรกรประยุกต์ใช้ดิจิทัล, การพัฒนาโครงสร้างพื้นฐานด้านเทคโนโลยีและนวัตกรรมดิจิทัล, การส่งเสริมการลงทุนอุตสาหกรรมและนวัตกรรมดิจิทัล, การส่งเสริมให้เกิดการขอจดทรัพย์สินทางปัญญาของอุตสาหกรรมหรือนวัตกรรมดิจิทัล, การให้ทุนศึกษาด้านเทคโนโลยีและนวัตกรรมดิจิทัล, การส่งเสริมเมืองอัจฉริยะ/เขตส่งเสริมเมืองอัจฉริยะ, การจัดทำข้อเสนอแนะเชิงนโยบาย/การปรับปรุงแก้ไขกฎหมาย มาตรการเกี่ยวกับการพัฒนาอุตสาหกรรมดิจิทัล, การสำรวจดัชนีอุตสาหกรรมดิจิทัลประเทศไทย/การประเมินสถานภาพอุตสาหกรรมดิจิทัล, การใช้บริการผ่านกลไก Digital Skill Roadmap, การใช้บริการผ่านบัญชีบริการดิจิทัล</t>
+  </si>
+  <si>
+    <t>เว็บไซต์ของ สศด. (www.depa.or.th), Facebook, พนักงาน สศด., งานสัมมนา/ประชุมวิชาการ</t>
+  </si>
+  <si>
+    <t>ไม่มี</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>บมจ.อิตาเลี่ยรไทย</t>
+  </si>
+  <si>
+    <t>ผู้รับจ้างก่อสร้างอาคาร นวัตกรรม ไอโอที 2,3 และ4</t>
+  </si>
+  <si>
+    <t>นายนรชัย เกษา 082-803-1195</t>
+  </si>
+  <si>
+    <t>การส่งเสริมวิสาหกิจดิจิทัลเริ่มต้น, การส่งเสริมชุมชนประยุกต์ใช้ดิจิทัล, การส่งเสริม SMEs ประยุกต์ใช้ดิจิทัล, การส่งเสริมเกษตรกรประยุกต์ใช้ดิจิทัล, การส่งเสริมให้เกิดการขอจดทรัพย์สินทางปัญญาของอุตสาหกรรมหรือนวัตกรรมดิจิทัล, การให้ทุนศึกษาด้านเทคโนโลยีและนวัตกรรมดิจิทัล, การให้เช่าพื้นที่ห้องประชุมและสัมมนา พื้นที่ co-working space</t>
+  </si>
+  <si>
+    <t>เว็บไซต์ของ สศด. (www.depa.or.th), โฆษณาทางโทรทัศน์/วิทยุ, พนักงาน สศด.</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>บริษัท อินฟิไลท์ จำกัด</t>
+  </si>
+  <si>
+    <t>สนับสนุนข้อมูลประกอบการประเมินผลการดำเนินงานของ Depa</t>
+  </si>
+  <si>
+    <t>อิศรา มะค้า 098-513-7792</t>
+  </si>
+  <si>
+    <t>การส่งเสริมวิสาหกิจดิจิทัลเริ่มต้น, การพัฒนาโครงสร้างพื้นฐานด้านเทคโนโลยีและนวัตกรรมดิจิทัล, การส่งเสริมการลงทุนอุตสาหกรรมและนวัตกรรมดิจิทัล, การให้ทุนศึกษาด้านเทคโนโลยีและนวัตกรรมดิจิทัล, การส่งเสริมเมืองอัจฉริยะ/เขตส่งเสริมเมืองอัจฉริยะ, การใช้บริการผ่านบัญชีบริการดิจิทัล</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>บริษัท ไทยแฮนด์ มาสสาง จำกัด</t>
+  </si>
+  <si>
+    <t>ทุน digital startupfund S2 S3</t>
+  </si>
+  <si>
+    <t>ภูวดล มุ่งจิตธรรมมั่น 061-965-9556</t>
+  </si>
+  <si>
+    <t>การส่งเสริมวิสาหกิจดิจิทัลเริ่มต้น, การให้เช่าพื้นที่ห้องประชุมและสัมมนา พื้นที่ co-working space, การใช้บริการผ่านบัญชีบริการดิจิทัล</t>
+  </si>
+  <si>
+    <t>Line, พนักงาน สศด.</t>
+  </si>
+  <si>
+    <t>ไม่มีประสบการณ์การจัดจ้าง</t>
+  </si>
+  <si>
+    <t>1) ข้อเสนอแนะ: การอนุญาตให้ใช้ห้องประชุมของ depa ในแต่ละจังหวัดฟรีสำหรับ startup ใน port เพราะตอนนี้ได้เป็นส่วนลด แต่บริษัทเล็กๆ อย่างเราถือว่ายังเป็นค่าใช้จ่ายที่สูง เพราะต้องมีค่าเดินทางและที่พัก</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>บริษัท เอกซ์คอม โอเอ จำกัด</t>
+  </si>
+  <si>
+    <t>นายเอกสิทธิ์ เกษมเจริญวงษ์ 095-902-8883</t>
+  </si>
+  <si>
+    <t>การให้ทุนศึกษาด้านเทคโนโลยีและนวัตกรรมดิจิทัล</t>
+  </si>
+  <si>
+    <t>เว็บไซต์ของ สศด. (www.depa.or.th), ป้ายประชาสัมพันธ์, พนักงาน สศด., งานสัมมนา/ประชุมวิชาการ</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>แอดวานซ์ ไวร์เลส เน็ทเวอร์ค จำกัด</t>
+  </si>
+  <si>
+    <t>ส่งเสริมและสนับสนุนเกี่ยวกับอุปกรณ์ดิจิตัล</t>
+  </si>
+  <si>
+    <t>นางสาวรติรส จันทรพงษ์ 088-956-9041</t>
+  </si>
+  <si>
+    <t>การส่งเสริมบุคลากรและกำลังคนดิจิทัล, การส่งเสริม SMEs ประยุกต์ใช้ดิจิทัล, การส่งเสริมเกษตรกรประยุกต์ใช้ดิจิทัล, การใช้บริการผ่านบัญชีบริการดิจิทัล</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>บริษัท เซาท์อี๊สท์เอเซียเทคโนโลยี จำกัด</t>
+  </si>
+  <si>
+    <t>ผู้ควบคุมงานก่อสร้างอาคารนวัตกรรมไอโอที2</t>
+  </si>
+  <si>
+    <t>ศศิเพ็ญ ศรประดิษฐ์ 096-247-1417</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>สมาคมไทยไอโอที</t>
+  </si>
+  <si>
+    <t>จัดอบรม</t>
+  </si>
+  <si>
+    <t>รณเวทโพธิ์ทอง 083-008-8252</t>
+  </si>
+  <si>
+    <t>การส่งเสริมวิสาหกิจดิจิทัลเริ่มต้น, การส่งเสริมบุคลากรและกำลังคนดิจิทัล, การส่งเสริมเกษตรกรประยุกต์ใช้ดิจิทัล</t>
+  </si>
+  <si>
+    <t>1) ปรับปรุง: สถานที่จอดรถ | ข้อเสนอแนะ: ควรมีราคาที่ต่ำกว่านี้สำหรับผู้เช่า</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>innolifethailand</t>
+  </si>
+  <si>
+    <t>ธุรกิจ</t>
+  </si>
+  <si>
+    <t>สื่อสารมลชน</t>
+  </si>
+  <si>
+    <t>เผยแพร่ข่าวสาร</t>
+  </si>
+  <si>
+    <t>นายนกตยา คชินการ 081-497-4580</t>
+  </si>
+  <si>
+    <t>การส่งเสริมวิสาหกิจดิจิทัลเริ่มต้น, การส่งเสริมบุคลากรและกำลังคนดิจิทัล, การส่งเสริมชุมชนประยุกต์ใช้ดิจิทัล, การส่งเสริม SMEs ประยุกต์ใช้ดิจิทัล, การส่งเสริมเกษตรกรประยุกต์ใช้ดิจิทัล, การพัฒนาโครงสร้างพื้นฐานด้านเทคโนโลยีและนวัตกรรมดิจิทัล, การส่งเสริมการลงทุนอุตสาหกรรมและนวัตกรรมดิจิทัล, การส่งเสริมให้เกิดการขอจดทรัพย์สินทางปัญญาของอุตสาหกรรมหรือนวัตกรรมดิจิทัล, การให้ทุนศึกษาด้านเทคโนโลยีและนวัตกรรมดิจิทัล, การส่งเสริมเมืองอัจฉริยะ/เขตส่งเสริมเมืองอัจฉริยะ, การสำรวจดัชนีอุตสาหกรรมดิจิทัลประเทศไทย/การประเมินสถานภาพอุตสาหกรรมดิจิทัล</t>
+  </si>
+  <si>
+    <t>เว็บไซต์ของ สศด. (www.depa.or.th), หนังสือพิมพ์/นิตยสาร/สื่อสิ่งพิมพ์, งานสัมมนา/ประชุมวิชาการ</t>
+  </si>
+  <si>
+    <t>ไม่ได้ใช้บริการ</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>ต๊อกโตะ</t>
+  </si>
+  <si>
+    <t>อบรมแอปพิเคชั่น และแพลตฟอร์มฝึกทักษะภาษา</t>
+  </si>
+  <si>
+    <t>พัชรนันท์ 086-575-5956</t>
+  </si>
+  <si>
+    <t>การส่งเสริมบุคลากรและกำลังคนดิจิทัล, การส่งเสริมการลงทุนอุตสาหกรรมและนวัตกรรมดิจิทัล, การให้ทุนศึกษาด้านเทคโนโลยีและนวัตกรรมดิจิทัล</t>
+  </si>
+  <si>
+    <t>เว็บไซต์ของ สศด. (www.depa.or.th)</t>
+  </si>
+  <si>
+    <t>ไม่ได้จัดจ้าง</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>บริษัท กอฟ ทู โกลบอล จำกัด</t>
+  </si>
+  <si>
+    <t>โครงการจ้างเหมาดำเนินการจัดทำำข้อมูลผู้ประกอบการธุรกิจอาหารและการท่องเที่ยว</t>
+  </si>
+  <si>
+    <t>อาภากร ฉัตรอมรเดช 02-511-5340</t>
+  </si>
+  <si>
+    <t>การส่งเสริม SMEs ประยุกต์ใช้ดิจิทัล</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>Greenery Techno logy Co.,Ltd</t>
+  </si>
+  <si>
+    <t>นำเสนอสินค้า Hardware ,Software และ Solution</t>
+  </si>
+  <si>
+    <t>พุทธิมน อร่ามอาภากุล 099-914-5541</t>
+  </si>
+  <si>
+    <t>เว็บไซต์ของ สศด. (www.depa.or.th), เอกสาร/โบรชัวร์, เพื่อน/ญาติ/คนรู้จักแนะนำ</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>บริษัท มายด์เซ็ทเมคเกอร์ จำกัด</t>
+  </si>
+  <si>
+    <t>โครงการดำเนินงานเพื่อขอรับรองมาตรฐาน ISO/IEC 29110</t>
+  </si>
+  <si>
+    <t>สุดารัตน์ สันธนพิพัฒน์กุล 085-941-8181</t>
+  </si>
+  <si>
+    <t>การให้ทุนศึกษาด้านเทคโนโลยีและนวัตกรรมดิจิทัล, การใช้บริการผ่านบัญชีบริการดิจิทัล</t>
+  </si>
+  <si>
+    <t>กระบวนการดำเนินโครงการมีคู่มือและรายละเอียดชัดเจน ทำให้เข้าใจง่าย ปฏิบัติตามได้ง่าย</t>
+  </si>
+  <si>
+    <t>1) ปรับปรุง: การเข้าใช้งานฟิเจอร์ต่างๆของ depa เข้าผ่าน line official เท่านั้น ซึ่งระบบติดบัคบ่อยมาก | ข้อเสนอแนะ: อยากให้สามารถเข้าใช้งานฟิเจอร์ต่างๆ ผ่านเว็บไซค์ได้</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>บริษัท ซีซันส์ เวิลด์ จำกัด</t>
+  </si>
+  <si>
+    <t>ทำสื่อประชาสัมพันธ์</t>
+  </si>
+  <si>
+    <t>้วิทิต 081-900-4030</t>
+  </si>
+  <si>
+    <t>การส่งเสริมวิสาหกิจดิจิทัลเริ่มต้น, การส่งเสริมบุคลากรและกำลังคนดิจิทัล, การส่งเสริมชุมชนประยุกต์ใช้ดิจิทัล, การส่งเสริม SMEs ประยุกต์ใช้ดิจิทัล, การส่งเสริมเกษตรกรประยุกต์ใช้ดิจิทัล, การพัฒนาโครงสร้างพื้นฐานด้านเทคโนโลยีและนวัตกรรมดิจิทัล, การส่งเสริมการลงทุนอุตสาหกรรมและนวัตกรรมดิจิทัล, การส่งเสริมให้เกิดการขอจดทรัพย์สินทางปัญญาของอุตสาหกรรมหรือนวัตกรรมดิจิทัล, การให้ทุนศึกษาด้านเทคโนโลยีและนวัตกรรมดิจิทัล, การส่งเสริมเมืองอัจฉริยะ/เขตส่งเสริมเมืองอัจฉริยะ, การจัดทำข้อเสนอแนะเชิงนโยบาย/การปรับปรุงแก้ไขกฎหมาย มาตรการเกี่ยวกับการพัฒนาอุตสาหกรรมดิจิทัล, การสำรวจดัชนีอุตสาหกรรมดิจิทัลประเทศไทย/การประเมินสถานภาพอุตสาหกรรมดิจิทัล, การให้เช่าพื้นที่ห้องประชุมและสัมมนา พื้นที่ co-working space, การใช้บริการผ่านกลไก Digital Skill Roadmap, การใช้บริการผ่านบัญชีบริการดิจิทัล</t>
+  </si>
+  <si>
+    <t>ขั้นตอนยุ่งยาก</t>
+  </si>
+  <si>
+    <t>ข้อมูลไม่ชัดเจน ,มีขั้นตอนยุ่งยากเกินความจำเป็น</t>
+  </si>
+  <si>
+    <t>คุยง่าย เป็นกันเองดี</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>สมาคมแผ่นวงจรพิมพ์ไทย</t>
+  </si>
+  <si>
+    <t>กลุ่มบุคคล</t>
+  </si>
+  <si>
+    <t>ร่วมพัฒนาคอนเท้นด้านเทคโนโลยี</t>
+  </si>
+  <si>
+    <t>ณชนก สังข์ด้วง 098-993-3305</t>
+  </si>
+  <si>
+    <t>การพัฒนาโครงสร้างพื้นฐานด้านเทคโนโลยีและนวัตกรรมดิจิทัล, การส่งเสริมการลงทุนอุตสาหกรรมและนวัตกรรมดิจิทัล, การส่งเสริมให้เกิดการขอจดทรัพย์สินทางปัญญาของอุตสาหกรรมหรือนวัตกรรมดิจิทัล, การให้ทุนศึกษาด้านเทคโนโลยีและนวัตกรรมดิจิทัล, การให้เช่าพื้นที่ห้องประชุมและสัมมนา พื้นที่ co-working space</t>
+  </si>
+  <si>
+    <t>เว็บไซต์ของ สศด. (www.depa.or.th), พนักงาน สศด., งานสัมมนา/ประชุมวิชาการ</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>บริษัท ดีไร้ขีด จำกัด</t>
+  </si>
+  <si>
+    <t>บริการให้เช่าพื้นที่</t>
+  </si>
+  <si>
+    <t>ภูบดี ผลพฤกษ์ 090-989-6119</t>
+  </si>
+  <si>
+    <t>เว็บไซต์ของ สศด. (www.depa.or.th), Facebook, IG, Line, พนักงาน สศด.</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>หจก.เคดับบลิว เมเนจจิ้ง</t>
+  </si>
+  <si>
+    <t>บริการทำความสะอาดอาคาร</t>
+  </si>
+  <si>
+    <t>ทำความสะอาดอาคาร</t>
+  </si>
+  <si>
+    <t>นายเกรียงจิตติ วิรัตน์ 062-417-0818</t>
+  </si>
+  <si>
+    <t>การส่งเสริมบุคลากรและกำลังคนดิจิทัล, การจัดทำข้อเสนอแนะเชิงนโยบาย/การปรับปรุงแก้ไขกฎหมาย มาตรการเกี่ยวกับการพัฒนาอุตสาหกรรมดิจิทัล</t>
+  </si>
+  <si>
+    <t>e-gp</t>
+  </si>
+  <si>
+    <t>มีความโปร่งใส และยุติธรรม</t>
+  </si>
+  <si>
+    <t>มีความสะอาด ให้ข้อมูลชัดเจน</t>
+  </si>
+  <si>
+    <t>การเบิกจ่ายเงินตรงเวลา</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>บริษัท ซีพี ออลล์ จำกัด (มหาชน)</t>
+  </si>
+  <si>
+    <t>ได้รับกองทุน cs2 ,c3</t>
+  </si>
+  <si>
+    <t>พิริยะ 091-004-5551</t>
+  </si>
+  <si>
+    <t>ไม่เกิน 1 ปี</t>
+  </si>
+  <si>
+    <t>การส่งเสริมวิสาหกิจดิจิทัลเริ่มต้น, การส่งเสริมบุคลากรและกำลังคนดิจิทัล</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>บริษัท เทคซอส มีเดีย จำกัด</t>
+  </si>
+  <si>
+    <t>ได้รับทองทุนช่วยเหลือ</t>
+  </si>
+  <si>
+    <t>รรรรรร์ บุญประสิทธิพันธ์ 096-0639009</t>
+  </si>
+  <si>
+    <t>การส่งเสริมบุคลากรและกำลังคนดิจิทัล, การส่งเสริม SMEs ประยุกต์ใช้ดิจิทัล, การส่งเสริมการลงทุนอุตสาหกรรมและนวัตกรรมดิจิทัล, การให้ทุนศึกษาด้านเทคโนโลยีและนวัตกรรมดิจิทัล</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>เดย์เวิร์ค (ประเทศไทย) จำกัด</t>
+  </si>
+  <si>
+    <t>ได้รับกองทุน s2 , s3</t>
+  </si>
+  <si>
+    <t>ศศิวิมล เสียงแจ้ว 0891340959</t>
+  </si>
+  <si>
+    <t>การส่งเสริมวิสาหกิจดิจิทัลเริ่มต้น, การส่งเสริมบุคลากรและกำลังคนดิจิทัล, การส่งเสริมการลงทุนอุตสาหกรรมและนวัตกรรมดิจิทัล, การให้ทุนศึกษาด้านเทคโนโลยีและนวัตกรรมดิจิทัล, การใช้บริการผ่านบัญชีบริการดิจิทัล</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>บริษัท คอนซัลติ้ง แอนด์ แมนเนจเม้นต์ 49 จำกัด</t>
+  </si>
+  <si>
+    <t>งานเข้าควบคุมก่อสร้างอาคารสำนักงานส่งเสริมเศรษฐกิจดิจิทัล ส่วนกลางและสิ่งปลูกสร้างประกอบอาคาร A</t>
+  </si>
+  <si>
+    <t>นายธีรวีร์ เอกวรานิธิรมย์ 02-261-8264</t>
+  </si>
+  <si>
+    <t>การส่งเสริม SMEs ประยุกต์ใช้ดิจิทัล, การส่งเสริมการลงทุนอุตสาหกรรมและนวัตกรรมดิจิทัล, การส่งเสริมให้เกิดการขอจดทรัพย์สินทางปัญญาของอุตสาหกรรมหรือนวัตกรรมดิจิทัล, การให้เช่าพื้นที่ห้องประชุมและสัมมนา พื้นที่ co-working space</t>
+  </si>
+  <si>
+    <t>พนักงาน สศด.</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>บริษัท คลาวด์ คิทเช่น จำกัด</t>
+  </si>
+  <si>
+    <t>โครงการ s2 ,s3</t>
+  </si>
+  <si>
+    <t>ธัญลักษณ์ 084-685-5646</t>
+  </si>
+  <si>
+    <t>การส่งเสริมวิสาหกิจดิจิทัลเริ่มต้น, การส่งเสริมให้เกิดการขอจดทรัพย์สินทางปัญญาของอุตสาหกรรมหรือนวัตกรรมดิจิทัล, การให้ทุนศึกษาด้านเทคโนโลยีและนวัตกรรมดิจิทัล</t>
+  </si>
+  <si>
+    <t>Dtac Accelerate</t>
+  </si>
+  <si>
+    <t>ได้รับการสนับสนุนจาก ส.ศ.ด.ทั้งเรื่องเงินทุนและความช่วยเหลือด้านอื่นๆใช้ อบรมสัมมนา เพิ่มความรู้และโอกาสในการขยายและต่อยอดทางธุรกิจให้กับ Start up เป็นอย่างดี</t>
+  </si>
+  <si>
+    <t>ระยะเวลาในการดำเนินงานแต่ละโครงการใช้เวลาพอสมควรแต่พอเข้าใจได้เพราะการดำเนินงานต้องมีขบวนการต่างๆที่ต้องใช้เวลาตามความเหมาะสมในแต่ละโครงการ</t>
+  </si>
+  <si>
+    <t>เจ้าหน้าที่ของdepa บริการดีมาก</t>
+  </si>
+  <si>
+    <t>เจ้าหน้าที่ depa ให้ความช่วยเหลือในการดำเนินงานโครงการ และคอยให้คำแนะนำ ตอบข้อสงสัยของทาง start up ได้ดีมากเวลา depa มีการจัด event ต่างๆก็จัดงานได้ดี</t>
+  </si>
+  <si>
+    <t>1) ปรับปรุง: contact point มีน้อย ต้องสื่อสารผ่าน pm อย่างเดียว บางที่ทำให้การสื่อสารไม่คล่องตัวเท่าที่ควรเนื่องจาก pm 1 คน ต้องดูแลหลายโครงการพร้อมกัน | ข้อเสนอแนะ: pm ในแต่ละโครงการ ควรมีอย่างน้อย 2 คน เพราะคนเดียวดูแลหลายโครงการพร้อมกัน อาจจะทำให้การดูแลไม่ทั่วถึง</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>Marvelous Studio</t>
+  </si>
+  <si>
+    <t>ได้รับเงินกองทุนเพื่อส่งเสริมให้ใช้ดิจิตัล</t>
+  </si>
+  <si>
+    <t>ทรงกลด แสงวรทิพย์ 084-6549189</t>
+  </si>
+  <si>
+    <t>การส่งเสริมบุคลากรและกำลังคนดิจิทัล, การส่งเสริม SMEs ประยุกต์ใช้ดิจิทัล, การส่งเสริมการลงทุนอุตสาหกรรมและนวัตกรรมดิจิทัล</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>บริษัท รีโวลูชัน อินดัสตรี จำกัด</t>
+  </si>
+  <si>
+    <t>ดำเนินการตามโครงการที่ได้รับทุน/ร่วมหารือถึงแนวทางการพัฒนาอุสาหกรรมดิจิทัล</t>
+  </si>
+  <si>
+    <t>นายศรัณย์พัจน์ เสรีวิวัฒนา 081-6980119</t>
+  </si>
+  <si>
+    <t>การส่งเสริมวิสาหกิจดิจิทัลเริ่มต้น, การส่งเสริมบุคลากรและกำลังคนดิจิทัล, การส่งเสริม SMEs ประยุกต์ใช้ดิจิทัล, การส่งเสริมเกษตรกรประยุกต์ใช้ดิจิทัล, การพัฒนาโครงสร้างพื้นฐานด้านเทคโนโลยีและนวัตกรรมดิจิทัล, การส่งเสริมการลงทุนอุตสาหกรรมและนวัตกรรมดิจิทัล, การส่งเสริมให้เกิดการขอจดทรัพย์สินทางปัญญาของอุตสาหกรรมหรือนวัตกรรมดิจิทัล, การให้ทุนศึกษาด้านเทคโนโลยีและนวัตกรรมดิจิทัล, การจัดทำข้อเสนอแนะเชิงนโยบาย/การปรับปรุงแก้ไขกฎหมาย มาตรการเกี่ยวกับการพัฒนาอุตสาหกรรมดิจิทัล, การสำรวจดัชนีอุตสาหกรรมดิจิทัลประเทศไทย/การประเมินสถานภาพอุตสาหกรรมดิจิทัล, การให้เช่าพื้นที่ห้องประชุมและสัมมนา พื้นที่ co-working space</t>
+  </si>
+  <si>
+    <t>เว็บไซต์ของ สศด. (www.depa.or.th), Line, ป้ายประชาสัมพันธ์, เพื่อน/ญาติ/คนรู้จักแนะนำ, พนักงาน สศด., งานสัมมนา/ประชุมวิชาการ</t>
+  </si>
+  <si>
+    <t>มีระบบสมัครขอรับทุนในโครงการต่างๆที่สะดวกและทันสมัย</t>
+  </si>
+  <si>
+    <t>ระยะเวลาในการพิจารณาขอรับทุนและการเบิกเงินหลังดำเนินการตามโครงการที่ได้รับอนุมัติการขอรับทุนแล้วใช้เวลานานมาก</t>
+  </si>
+  <si>
+    <t>1) ปรับปรุง: ระยะเวลาในการพิจารณาผลการอนุมัติทุนสนับสนุนในโครงการต่างๆใช้เวลานานกว่าที่ปรากฏบนหน้าเวป ; 2) ปรับปรุง: ขาดการประสานงานระหว่างเจ้าหน้าที่ในแต่ละส่วนงานทำให้ผู้ที่มาติดต่อเกิดความสับสนในข้อทีไม่ตรงกัน</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>สำนักงานพัฒนารัฐบาลดิจิทัล องค์การมหาชน</t>
+  </si>
+  <si>
+    <t>ให้อุปกรณ์ดิจิตัลมาใช้งาน</t>
+  </si>
+  <si>
+    <t>นางสาววิชุดา ใยบัวเทศ 099-4479894</t>
+  </si>
+  <si>
+    <t>การส่งเสริมชุมชนประยุกต์ใช้ดิจิทัล, การส่งเสริม SMEs ประยุกต์ใช้ดิจิทัล, การพัฒนาโครงสร้างพื้นฐานด้านเทคโนโลยีและนวัตกรรมดิจิทัล, การส่งเสริมการลงทุนอุตสาหกรรมและนวัตกรรมดิจิทัล, การให้เช่าพื้นที่ห้องประชุมและสัมมนา พื้นที่ co-working space</t>
+  </si>
+  <si>
+    <t>เว็บไซต์ของ สศด. (www.depa.or.th), YouTube, พนักงาน สศด.</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>สถาบันข้อมูลขนาดใหญ่ องค์การมหาชน</t>
+  </si>
+  <si>
     <t>องค์การเอกชน</t>
   </si>
   <si>
-    <t>ส่งเสริมและสนับสนุนให้เกิดการพัฒนาเครือข่ายพันธมิตรและระบบด้านเทคโนโลยีสารสนเทศและการสื่อสาร(ICT Network and Ecostem ) เพื่อเสริมสร้างความร่วมมือและขับเคลื่อนการพัฒนาอุตสาหกรรมดิจิทัลอย่างยั่งยืน</t>
-[...602 lines deleted...]
-1 คน ต้องดูแลหลายโครงการพร้อมกัน | ข้อเสนอแนะ: PMในแต่ละโครงการ ควรมีอย่างน้อย 2 คน เพราะคนเดียวดูแลหลายโครงการพร้อมกัน</t>
+    <t>พัฒนาโครงสร้างพื้นฐานด้านข้อมูล</t>
+  </si>
+  <si>
+    <t>ฝายบริหารกลาง 02-4808833 ต่อ 9531</t>
+  </si>
+  <si>
+    <t>การส่งเสริมวิสาหกิจดิจิทัลเริ่มต้น, การส่งเสริมบุคลากรและกำลังคนดิจิทัล, การส่งเสริมชุมชนประยุกต์ใช้ดิจิทัล, การส่งเสริม SMEs ประยุกต์ใช้ดิจิทัล, การส่งเสริมเกษตรกรประยุกต์ใช้ดิจิทัล, การพัฒนาโครงสร้างพื้นฐานด้านเทคโนโลยีและนวัตกรรมดิจิทัล, การให้ทุนศึกษาด้านเทคโนโลยีและนวัตกรรมดิจิทัล, การให้เช่าพื้นที่ห้องประชุมและสัมมนา พื้นที่ co-working space, การใช้บริการผ่านกลไก Digital Skill Roadmap</t>
+  </si>
+  <si>
+    <t>เป็นหน่วยงานใต้สังกัด สศด มาก่อน</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>บ.ซูเปอร์ เรซูเม่ จ.ก.</t>
+  </si>
+  <si>
+    <t>สถาบันเฉพาะทางของรัฐ</t>
+  </si>
+  <si>
+    <t>การติดประกาศในส่วนของ HR</t>
+  </si>
+  <si>
+    <t>กัลยาณี เทียบแก้ว 083-3421925</t>
+  </si>
+  <si>
+    <t>การส่งเสริมบุคลากรและกำลังคนดิจิทัล, การให้ทุนศึกษาด้านเทคโนโลยีและนวัตกรรมดิจิทัล</t>
+  </si>
+  <si>
+    <t>เว็บไซต์ของ สศด. (www.depa.or.th), Facebook, พนักงาน สศด.</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>บ.มิโก ไทยแลนด์ จก.มหาชน</t>
+  </si>
+  <si>
+    <t>จัดงานอีเว้นท์</t>
+  </si>
+  <si>
+    <t>ณัฐธิดา ซื่อตรง 093-3696396</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>บ.Digital Thai land</t>
+  </si>
+  <si>
+    <t>ทำเว็บไซด์  โฆษรา</t>
+  </si>
+  <si>
+    <t>ตรีณา อุทธา 063-8871119</t>
+  </si>
+  <si>
+    <t>การส่งเสริมวิสาหกิจดิจิทัลเริ่มต้น, การส่งเสริมบุคลากรและกำลังคนดิจิทัล, การส่งเสริมชุมชนประยุกต์ใช้ดิจิทัล, การส่งเสริม SMEs ประยุกต์ใช้ดิจิทัล, การส่งเสริมเกษตรกรประยุกต์ใช้ดิจิทัล, การพัฒนาโครงสร้างพื้นฐานด้านเทคโนโลยีและนวัตกรรมดิจิทัล, การส่งเสริมการลงทุนอุตสาหกรรมและนวัตกรรมดิจิทัล, การส่งเสริมให้เกิดการขอจดทรัพย์สินทางปัญญาของอุตสาหกรรมหรือนวัตกรรมดิจิทัล, การให้ทุนศึกษาด้านเทคโนโลยีและนวัตกรรมดิจิทัล, การสำรวจดัชนีอุตสาหกรรมดิจิทัลประเทศไทย/การประเมินสถานภาพอุตสาหกรรมดิจิทัล</t>
+  </si>
+  <si>
+    <t>เว็บไซต์ของ สศด. (www.depa.or.th), Facebook, ป้ายประชาสัมพันธ์, พนักงาน สศด.</t>
+  </si>
+  <si>
+    <t>ไม่มีการจัดจ้าง</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>บ.spaee Bar</t>
+  </si>
+  <si>
+    <t>เสนอข่าวสารให้บริษัทต่างๆทราบคาวมก้าวหน้า</t>
+  </si>
+  <si>
+    <t>อรรถพล เลิศล้ำ 063-6294495</t>
+  </si>
+  <si>
+    <t>การส่งเสริมวิสาหกิจดิจิทัลเริ่มต้น, การส่งเสริมบุคลากรและกำลังคนดิจิทัล, การส่งเสริมชุมชนประยุกต์ใช้ดิจิทัล, การส่งเสริม SMEs ประยุกต์ใช้ดิจิทัล, การส่งเสริมเกษตรกรประยุกต์ใช้ดิจิทัล, การพัฒนาโครงสร้างพื้นฐานด้านเทคโนโลยีและนวัตกรรมดิจิทัล, การให้ทุนศึกษาด้านเทคโนโลยีและนวัตกรรมดิจิทัล, การส่งเสริมเมืองอัจฉริยะ/เขตส่งเสริมเมืองอัจฉริยะ</t>
+  </si>
+  <si>
+    <t>เว็บไซต์ของ สศด. (www.depa.or.th), Facebook, ป้ายประชาสัมพันธ์, หนังสือพิมพ์/นิตยสาร/สื่อสิ่งพิมพ์, พนักงาน สศด.</t>
+  </si>
+  <si>
+    <t>ไม่ได้จัดจอง</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>บ.ทู เอ พลัส จก.</t>
+  </si>
+  <si>
+    <t>ให้บริการระบบโทรศัพย์</t>
+  </si>
+  <si>
+    <t>ศุศิญาดา 02-1539363</t>
+  </si>
+  <si>
+    <t>การส่งเสริมวิสาหกิจดิจิทัลเริ่มต้น, การส่งเสริมบุคลากรและกำลังคนดิจิทัล, การส่งเสริมชุมชนประยุกต์ใช้ดิจิทัล, การพัฒนาโครงสร้างพื้นฐานด้านเทคโนโลยีและนวัตกรรมดิจิทัล, การส่งเสริมการลงทุนอุตสาหกรรมและนวัตกรรมดิจิทัล, การส่งเสริมให้เกิดการขอจดทรัพย์สินทางปัญญาของอุตสาหกรรมหรือนวัตกรรมดิจิทัล, การให้ทุนศึกษาด้านเทคโนโลยีและนวัตกรรมดิจิทัล, การส่งเสริมเมืองอัจฉริยะ/เขตส่งเสริมเมืองอัจฉริยะ, การจัดทำข้อเสนอแนะเชิงนโยบาย/การปรับปรุงแก้ไขกฎหมาย มาตรการเกี่ยวกับการพัฒนาอุตสาหกรรมดิจิทัล</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>หจก.ศักดิ์เสรี ก่อสร้าง</t>
+  </si>
+  <si>
+    <t>รับจ้างงานก่อสร้าง</t>
+  </si>
+  <si>
+    <t>พจน์ 081-4399596</t>
+  </si>
+  <si>
+    <t>การส่งเสริมวิสาหกิจดิจิทัลเริ่มต้น, การส่งเสริมบุคลากรและกำลังคนดิจิทัล, การส่งเสริม SMEs ประยุกต์ใช้ดิจิทัล, การส่งเสริมเกษตรกรประยุกต์ใช้ดิจิทัล, การพัฒนาโครงสร้างพื้นฐานด้านเทคโนโลยีและนวัตกรรมดิจิทัล, การส่งเสริมให้เกิดการขอจดทรัพย์สินทางปัญญาของอุตสาหกรรมหรือนวัตกรรมดิจิทัล, การให้ทุนศึกษาด้านเทคโนโลยีและนวัตกรรมดิจิทัล</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>บ.ศรีเอทีพ พลาซ่า จก.</t>
+  </si>
+  <si>
+    <t>รับจ้างทำสื่อประชาสัมพันธ์และจัดงานอีเวนท์</t>
+  </si>
+  <si>
+    <t>จีรนันท์ 089-1633077</t>
+  </si>
+  <si>
+    <t>การส่งเสริมวิสาหกิจดิจิทัลเริ่มต้น, การส่งเสริมบุคลากรและกำลังคนดิจิทัล, การส่งเสริม SMEs ประยุกต์ใช้ดิจิทัล, การส่งเสริมเกษตรกรประยุกต์ใช้ดิจิทัล, การพัฒนาโครงสร้างพื้นฐานด้านเทคโนโลยีและนวัตกรรมดิจิทัล, การส่งเสริมให้เกิดการขอจดทรัพย์สินทางปัญญาของอุตสาหกรรมหรือนวัตกรรมดิจิทัล, การให้ทุนศึกษาด้านเทคโนโลยีและนวัตกรรมดิจิทัล, การให้เช่าพื้นที่ห้องประชุมและสัมมนา พื้นที่ co-working space</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>บ.อินโพเฟด จก.</t>
+  </si>
+  <si>
+    <t>รับจ้างทำสื่อโฆษณา</t>
+  </si>
+  <si>
+    <t>เอ้ย 088-0188888</t>
+  </si>
+  <si>
+    <t>การส่งเสริมวิสาหกิจดิจิทัลเริ่มต้น, การส่งเสริม SMEs ประยุกต์ใช้ดิจิทัล, การส่งเสริมการลงทุนอุตสาหกรรมและนวัตกรรมดิจิทัล, การให้ทุนศึกษาด้านเทคโนโลยีและนวัตกรรมดิจิทัล</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>บ.กรุงเทพคลังเอกสาร จก.</t>
+  </si>
+  <si>
+    <t>ช่วยจัดการจัดเก็บเอกสารบริการพื้นที่ในสำนักงาน</t>
+  </si>
+  <si>
+    <t>อุรารัตน์ 096-3642980</t>
+  </si>
+  <si>
+    <t>การส่งเสริมบุคลากรและกำลังคนดิจิทัล, การส่งเสริม SMEs ประยุกต์ใช้ดิจิทัล, การพัฒนาโครงสร้างพื้นฐานด้านเทคโนโลยีและนวัตกรรมดิจิทัล, การส่งเสริมให้เกิดการขอจดทรัพย์สินทางปัญญาของอุตสาหกรรมหรือนวัตกรรมดิจิทัล, การให้ทุนศึกษาด้านเทคโนโลยีและนวัตกรรมดิจิทัล</t>
+  </si>
+  <si>
+    <t>เว็บไซต์ของ สศด. (www.depa.or.th), Facebook, เพื่อน/ญาติ/คนรู้จักแนะนำ, พนักงาน สศด.</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>บ.ไอเอ็มซี เอ้าท์ซอร์สซิ่ง ประเทศไทย จำกัด</t>
+  </si>
+  <si>
+    <t>อบรมด้านเทคโนโลยีสารสนเทส</t>
+  </si>
+  <si>
+    <t>สุทธิดา 098-9854845</t>
+  </si>
+  <si>
+    <t>การส่งเสริมบุคลากรและกำลังคนดิจิทัล, การพัฒนาโครงสร้างพื้นฐานด้านเทคโนโลยีและนวัตกรรมดิจิทัล, การส่งเสริมการลงทุนอุตสาหกรรมและนวัตกรรมดิจิทัล, การให้ทุนศึกษาด้านเทคโนโลยีและนวัตกรรมดิจิทัล, การสำรวจดัชนีอุตสาหกรรมดิจิทัลประเทศไทย/การประเมินสถานภาพอุตสาหกรรมดิจิทัล</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>บ.ฟิล์ม มิวสิค คอมพานี จก.</t>
+  </si>
+  <si>
+    <t>รับจ้างผลิตสื่อ ผลิตรายการ</t>
+  </si>
+  <si>
+    <t>จิรวัฒน์ 081-6199547</t>
+  </si>
+  <si>
+    <t>การส่งเสริมบุคลากรและกำลังคนดิจิทัล, การส่งเสริม SMEs ประยุกต์ใช้ดิจิทัล, การพัฒนาโครงสร้างพื้นฐานด้านเทคโนโลยีและนวัตกรรมดิจิทัล, การส่งเสริมการลงทุนอุตสาหกรรมและนวัตกรรมดิจิทัล, การให้ทุนศึกษาด้านเทคโนโลยีและนวัตกรรมดิจิทัล, การส่งเสริมเมืองอัจฉริยะ/เขตส่งเสริมเมืองอัจฉริยะ, การให้เช่าพื้นที่ห้องประชุมและสัมมนา พื้นที่ co-working space</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>บ.เอราวรรณ เอ็นจิเนียริ่ง คอนเซ็นท์ จก.</t>
+  </si>
+  <si>
+    <t>รับมอบหมายด้านการก่อสร้าง</t>
+  </si>
+  <si>
+    <t>เอกวีร์ 094-5649593</t>
+  </si>
+  <si>
+    <t>การส่งเสริมบุคลากรและกำลังคนดิจิทัล, การส่งเสริม SMEs ประยุกต์ใช้ดิจิทัล, การพัฒนาโครงสร้างพื้นฐานด้านเทคโนโลยีและนวัตกรรมดิจิทัล, การส่งเสริมการลงทุนอุตสาหกรรมและนวัตกรรมดิจิทัล, การให้ทุนศึกษาด้านเทคโนโลยีและนวัตกรรมดิจิทัล, การสำรวจดัชนีอุตสาหกรรมดิจิทัลประเทศไทย/การประเมินสถานภาพอุตสาหกรรมดิจิทัล</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>บ.คิวซีลิสซิ่ง จก.</t>
+  </si>
+  <si>
+    <t>บริการให้เช่ายานพาหนะพร้อมคนขับ</t>
+  </si>
+  <si>
+    <t>ฝน 02-2611093</t>
+  </si>
+  <si>
+    <t>เว็บไซต์ของ สศด. (www.depa.or.th), Facebook, โฆษณาทางโทรทัศน์/วิทยุ, พนักงาน สศด.</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>บ.พรรณกาญวิกรย์ จก.</t>
+  </si>
+  <si>
+    <t>รับเหมาก่อสร้าง</t>
+  </si>
+  <si>
+    <t>อมรเทพ 081-6218823</t>
+  </si>
+  <si>
+    <t>การส่งเสริมชุมชนประยุกต์ใช้ดิจิทัล, การส่งเสริม SMEs ประยุกต์ใช้ดิจิทัล, การส่งเสริมเกษตรกรประยุกต์ใช้ดิจิทัล, การพัฒนาโครงสร้างพื้นฐานด้านเทคโนโลยีและนวัตกรรมดิจิทัล, การส่งเสริมให้เกิดการขอจดทรัพย์สินทางปัญญาของอุตสาหกรรมหรือนวัตกรรมดิจิทัล, การให้ทุนศึกษาด้านเทคโนโลยีและนวัตกรรมดิจิทัล, การให้เช่าพื้นที่ห้องประชุมและสัมมนา พื้นที่ co-working space</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>บ.ไอ-ทรี-ศรีเอชั่น</t>
+  </si>
+  <si>
+    <t>บริการให้คำปรึกษาด้านซอฟต์แวร์</t>
+  </si>
+  <si>
+    <t>ไอลดา อภิธัญนพ 02-1014944</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>บ.ฟูจิฟิล์ม บิสซิเนส อินโนเวชั่น ประเทศทย จก.</t>
+  </si>
+  <si>
+    <t>บริการดูแลเกี่ยวกับ microsoft offiee และ Software</t>
+  </si>
+  <si>
+    <t>เสาร์ 02-6608400</t>
+  </si>
+  <si>
+    <t>การส่งเสริมวิสาหกิจดิจิทัลเริ่มต้น, การส่งเสริมบุคลากรและกำลังคนดิจิทัล, การพัฒนาโครงสร้างพื้นฐานด้านเทคโนโลยีและนวัตกรรมดิจิทัล, การส่งเสริมการลงทุนอุตสาหกรรมและนวัตกรรมดิจิทัล, การให้ทุนศึกษาด้านเทคโนโลยีและนวัตกรรมดิจิทัล, การส่งเสริมเมืองอัจฉริยะ/เขตส่งเสริมเมืองอัจฉริยะ, การให้เช่าพื้นที่ห้องประชุมและสัมมนา พื้นที่ co-working space</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>บ.เอ็ม เอฟอีซี จก. มหาชน</t>
+  </si>
+  <si>
+    <t>ติดตั้งระบบเทคโนโลยีสารสนเทศ</t>
+  </si>
+  <si>
+    <t>มนัญญา วรรณการ 02-8217999</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>บ.อินเตอร์เนต ประเทศไทย จก. มหาชน</t>
+  </si>
+  <si>
+    <t>serviee dugitae Signature</t>
+  </si>
+  <si>
+    <t>ละอองเทียน สอนสุระ 065-5186936</t>
+  </si>
+  <si>
+    <t>การพัฒนาโครงสร้างพื้นฐานด้านเทคโนโลยีและนวัตกรรมดิจิทัล, การส่งเสริมการลงทุนอุตสาหกรรมและนวัตกรรมดิจิทัล, การให้ทุนศึกษาด้านเทคโนโลยีและนวัตกรรมดิจิทัล, การสำรวจดัชนีอุตสาหกรรมดิจิทัลประเทศไทย/การประเมินสถานภาพอุตสาหกรรมดิจิทัล, การให้เช่าพื้นที่ห้องประชุมและสัมมนา พื้นที่ co-working space, การใช้บริการผ่านบัญชีบริการดิจิทัล</t>
+  </si>
+  <si>
+    <t>เว็บไซต์ของ สศด. (www.depa.or.th), เพื่อน/ญาติ/คนรู้จักแนะนำ, พนักงาน สศด.</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>บ.เอ็นเนอร์ จี เรสปอนด์ จก.</t>
+  </si>
+  <si>
+    <t>วิทยากรและให้ออกบู้ทในการประชาสัมพันธ์</t>
+  </si>
+  <si>
+    <t>อัจฉรา 080-9955304</t>
+  </si>
+  <si>
+    <t>การส่งเสริมวิสาหกิจดิจิทัลเริ่มต้น, การส่งเสริมการลงทุนอุตสาหกรรมและนวัตกรรมดิจิทัล, การให้ทุนศึกษาด้านเทคโนโลยีและนวัตกรรมดิจิทัล, การใช้บริการผ่านกลไก Digital Skill Roadmap</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>สาขาภาคกลางตอนกลาง</t>
+  </si>
+  <si>
+    <t>บ.ฟิกซิ จก.</t>
+  </si>
+  <si>
+    <t>ได้รับทุนในช่วง S3.S3.</t>
+  </si>
+  <si>
+    <t>หญิง 087-8230356</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>บ.ไอโออะ จก.</t>
+  </si>
+  <si>
+    <t>ให้ทุนเพื่อพัฒนาดิจิตอล</t>
+  </si>
+  <si>
+    <t>นุ่น 093-1131130</t>
+  </si>
+  <si>
+    <t>การพัฒนาโครงสร้างพื้นฐานด้านเทคโนโลยีและนวัตกรรมดิจิทัล, การส่งเสริมการลงทุนอุตสาหกรรมและนวัตกรรมดิจิทัล, การให้ทุนศึกษาด้านเทคโนโลยีและนวัตกรรมดิจิทัล</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>บ.เจเอ็มซี คออนต้ม คัลเจอส์ จก.</t>
+  </si>
+  <si>
+    <t>มาตราการช่วยเหลือ S2.S3.</t>
+  </si>
+  <si>
+    <t>ภา 098-9923401</t>
+  </si>
+  <si>
+    <t>การส่งเสริมวิสาหกิจดิจิทัลเริ่มต้น, การส่งเสริมบุคลากรและกำลังคนดิจิทัล, การส่งเสริม SMEs ประยุกต์ใช้ดิจิทัล, การพัฒนาโครงสร้างพื้นฐานด้านเทคโนโลยีและนวัตกรรมดิจิทัล, การส่งเสริมการลงทุนอุตสาหกรรมและนวัตกรรมดิจิทัล, การส่งเสริมให้เกิดการขอจดทรัพย์สินทางปัญญาของอุตสาหกรรมหรือนวัตกรรมดิจิทัล, การให้ทุนศึกษาด้านเทคโนโลยีและนวัตกรรมดิจิทัล, การส่งเสริมเมืองอัจฉริยะ/เขตส่งเสริมเมืองอัจฉริยะ, การใช้บริการผ่านบัญชีบริการดิจิทัล</t>
+  </si>
+  <si>
+    <t>1) ปรับปรุง: ระยะเวลาในการรอผลอนุมัติใช้เวลานาน</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>บ.วิสซิเพิล จก.</t>
+  </si>
+  <si>
+    <t>ให้บริการด้านซอฟต์แวร์เกี่ยวกับการตลาด</t>
+  </si>
+  <si>
+    <t>สาโรจน์ 085-9770646</t>
+  </si>
+  <si>
+    <t>การส่งเสริมวิสาหกิจดิจิทัลเริ่มต้น, การส่งเสริม SMEs ประยุกต์ใช้ดิจิทัล, การพัฒนาโครงสร้างพื้นฐานด้านเทคโนโลยีและนวัตกรรมดิจิทัล, การส่งเสริมการลงทุนอุตสาหกรรมและนวัตกรรมดิจิทัล, การให้ทุนศึกษาด้านเทคโนโลยีและนวัตกรรมดิจิทัล, การสำรวจดัชนีอุตสาหกรรมดิจิทัลประเทศไทย/การประเมินสถานภาพอุตสาหกรรมดิจิทัล, การให้เช่าพื้นที่ห้องประชุมและสัมมนา พื้นที่ co-working space</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>บ.อินสครู จก.</t>
+  </si>
+  <si>
+    <t>มาตราการช่วยเหลือในอุตสาหกรรมดิจิตัลเพื่อการศึกษา</t>
+  </si>
+  <si>
+    <t>นะโม 085-97706446</t>
+  </si>
+  <si>
+    <t>การส่งเสริมชุมชนประยุกต์ใช้ดิจิทัล</t>
+  </si>
+  <si>
+    <t>Facebook, Line, เอกสาร/โบรชัวร์, โฆษณาทางโทรทัศน์/วิทยุ</t>
+  </si>
+  <si>
+    <t>1) ปรับปรุง: ขาดการประสานงานระหว่างเจ้าหน้าที่ในแต่ละส่วนงานทำให้ผู้ที่มาติดต่อเกิดความสับสนเพราะข้อมูลที่ได้รับไม่ตรงกัน</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>บ.เอิดดูโก แพลนเน็ท จก.</t>
+  </si>
+  <si>
+    <t>ผู้ใช้บริการอาคาร G</t>
+  </si>
+  <si>
+    <t>เอริช 089-0652112</t>
+  </si>
+  <si>
+    <t>การให้เช่าพื้นที่ห้องประชุมและสัมมนา พื้นที่ co-working space</t>
+  </si>
+  <si>
+    <t>เว็บไซต์ของ สศด. (www.depa.or.th), Facebook, งานสัมมนา/ประชุมวิชาการ</t>
+  </si>
+  <si>
+    <t>1) ข้อเสนอแนะ: ควรมีการประชาสัมพันธ์กิจกรรมที่เป็นประโยชน์</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>บ.โพนิกธ์ จก.</t>
+  </si>
+  <si>
+    <t>ใช้รับทุนเพื่อพัฒนานวัตกรรมดิจิตอล</t>
+  </si>
+  <si>
+    <t>ฟ้า 061-5628750</t>
+  </si>
+  <si>
+    <t>การส่งเสริมวิสาหกิจดิจิทัลเริ่มต้น, การส่งเสริม SMEs ประยุกต์ใช้ดิจิทัล, การส่งเสริมการลงทุนอุตสาหกรรมและนวัตกรรมดิจิทัล, การส่งเสริมให้เกิดการขอจดทรัพย์สินทางปัญญาของอุตสาหกรรมหรือนวัตกรรมดิจิทัล, การส่งเสริมเมืองอัจฉริยะ/เขตส่งเสริมเมืองอัจฉริยะ</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>บ.พาวเวอร์ อโกรเทค ประเทศไทย</t>
+  </si>
+  <si>
+    <t>สร้างแกนนำและเครือข่ายในการขับเคลื่อนด้านเทคโนโลยี</t>
+  </si>
+  <si>
+    <t>นา 092-9455688</t>
+  </si>
+  <si>
+    <t>การพัฒนาโครงสร้างพื้นฐานด้านเทคโนโลยีและนวัตกรรมดิจิทัล, การส่งเสริมการลงทุนอุตสาหกรรมและนวัตกรรมดิจิทัล, การส่งเสริมให้เกิดการขอจดทรัพย์สินทางปัญญาของอุตสาหกรรมหรือนวัตกรรมดิจิทัล, การให้ทุนศึกษาด้านเทคโนโลยีและนวัตกรรมดิจิทัล</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>สาขาภาคใต้ตอนบน</t>
+  </si>
+  <si>
+    <t>บ.หม่ามี้ บุ้คกิ้ว จก.</t>
+  </si>
+  <si>
+    <t>ได้รับทุน</t>
+  </si>
+  <si>
+    <t>โจอี้ 063-3059999</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>สาขาภาคเหนือตอนบน</t>
+  </si>
+  <si>
+    <t>บ.แอลเอฟพินเทค จก.</t>
+  </si>
+  <si>
+    <t>ให้ทุนขยายธุรกิจ S2.S3.</t>
+  </si>
+  <si>
+    <t>ธนกฤษ 084-4545462</t>
+  </si>
+  <si>
+    <t>การส่งเสริมวิสาหกิจดิจิทัลเริ่มต้น, การส่งเสริมบุคลากรและกำลังคนดิจิทัล, การส่งเสริมชุมชนประยุกต์ใช้ดิจิทัล, การส่งเสริม SMEs ประยุกต์ใช้ดิจิทัล, การส่งเสริมการลงทุนอุตสาหกรรมและนวัตกรรมดิจิทัล, การให้ทุนศึกษาด้านเทคโนโลยีและนวัตกรรมดิจิทัล</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>บ.แมทย์เดย์ ฮับ จก</t>
+  </si>
+  <si>
+    <t>ได้รับการช่วยเหลือ S3.</t>
+  </si>
+  <si>
+    <t>c,H8 082-4641991</t>
+  </si>
+  <si>
+    <t>เว็บไซต์ของ สศด. (www.depa.or.th), เอกสาร/โบรชัวร์, โฆษณาทางโทรทัศน์/วิทยุ</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>สาขาภาคใต้ตอนล่าง</t>
+  </si>
+  <si>
+    <t>บ.เดต้าฮอสิค จก.</t>
+  </si>
+  <si>
+    <t>ได้รับทุนเพื่อขยายธุรกิจ</t>
+  </si>
+  <si>
+    <t>ชารีพ 097-0646641</t>
+  </si>
+  <si>
+    <t>การส่งเสริมวิสาหกิจดิจิทัลเริ่มต้น, การส่งเสริมบุคลากรและกำลังคนดิจิทัล, การส่งเสริมชุมชนประยุกต์ใช้ดิจิทัล, การส่งเสริม SMEs ประยุกต์ใช้ดิจิทัล, การพัฒนาโครงสร้างพื้นฐานด้านเทคโนโลยีและนวัตกรรมดิจิทัล, การส่งเสริมการลงทุนอุตสาหกรรมและนวัตกรรมดิจิทัล, การให้ทุนศึกษาด้านเทคโนโลยีและนวัตกรรมดิจิทัล</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>บ.วีคาโบ้ จก.</t>
+  </si>
+  <si>
+    <t>ได้รับทุน S.2 S.3</t>
+  </si>
+  <si>
+    <t>โอม 085-1652258</t>
+  </si>
+  <si>
+    <t>การส่งเสริมวิสาหกิจดิจิทัลเริ่มต้น, การส่งเสริมบุคลากรและกำลังคนดิจิทัล, การส่งเสริมเกษตรกรประยุกต์ใช้ดิจิทัล, การพัฒนาโครงสร้างพื้นฐานด้านเทคโนโลยีและนวัตกรรมดิจิทัล, การส่งเสริมการลงทุนอุตสาหกรรมและนวัตกรรมดิจิทัล, การให้ทุนศึกษาด้านเทคโนโลยีและนวัตกรรมดิจิทัล, การจัดทำข้อเสนอแนะเชิงนโยบาย/การปรับปรุงแก้ไขกฎหมาย มาตรการเกี่ยวกับการพัฒนาอุตสาหกรรมดิจิทัล, การสำรวจดัชนีอุตสาหกรรมดิจิทัลประเทศไทย/การประเมินสถานภาพอุตสาหกรรมดิจิทัล, การให้เช่าพื้นที่ห้องประชุมและสัมมนา พื้นที่ co-working space</t>
+  </si>
+  <si>
+    <t>1) ปรับปรุง: ระบบเวลาที่ใช้ในการอนุมัติใช้เวลานาน</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>คุณปลื้ม 0856852696</t>
+  </si>
+  <si>
+    <t>การส่งเสริมวิสาหกิจดิจิทัลเริ่มต้น, การให้ทุนศึกษาด้านเทคโนโลยีและนวัตกรรมดิจิทัล</t>
+  </si>
+  <si>
+    <t>เว็บไซต์ของ สศด. (www.depa.or.th), Facebook, Line</t>
+  </si>
+  <si>
+    <t>1) ปรับปรุง: ไม่มี</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>คุณอาร์ม 0846693452</t>
+  </si>
+  <si>
+    <t>การส่งเสริมวิสาหกิจดิจิทัลเริ่มต้น, การส่งเสริมบุคลากรและกำลังคนดิจิทัล, การส่งเสริมชุมชนประยุกต์ใช้ดิจิทัล, การส่งเสริม SMEs ประยุกต์ใช้ดิจิทัล, การส่งเสริมเกษตรกรประยุกต์ใช้ดิจิทัล, การพัฒนาโครงสร้างพื้นฐานด้านเทคโนโลยีและนวัตกรรมดิจิทัล, การให้ทุนศึกษาด้านเทคโนโลยีและนวัตกรรมดิจิทัล, การให้เช่าพื้นที่ห้องประชุมและสัมมนา พื้นที่ co-working space, การใช้บริการผ่านบัญชีบริการดิจิทัล</t>
+  </si>
+  <si>
+    <t>เว็บไซต์ของ สศด. (www.depa.or.th), Facebook, เพื่อน/ญาติ/คนรู้จักแนะนำ</t>
+  </si>
+  <si>
+    <t>ตาม  Boot  ต่างๆ</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>เชิญไปออกบู๊ท</t>
+  </si>
+  <si>
+    <t>คุณพริม 0856852696</t>
+  </si>
+  <si>
+    <t>การส่งเสริมการลงทุนอุตสาหกรรมและนวัตกรรมดิจิทัล, การให้ทุนศึกษาด้านเทคโนโลยีและนวัตกรรมดิจิทัล, การให้เช่าพื้นที่ห้องประชุมและสัมมนา พื้นที่ co-working space</t>
+  </si>
+  <si>
+    <t>การจัดจ้างมีบางโครงการไม่โปร่งใส</t>
+  </si>
+  <si>
+    <t>การตัดจ้างมีบางโครงการไม่โปร่งใส</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>บ. เอสพีสมาร์ทแพลนท์ จก</t>
+  </si>
+  <si>
+    <t>จัดอีเว้นท์  จัดบูีท</t>
+  </si>
+  <si>
+    <t>คุณ อาร์ม 084-669-3452</t>
+  </si>
+  <si>
+    <t>ตาม บู๊ท ต่างๆ</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>บ. เอดไวซอรี่  จก</t>
+  </si>
+  <si>
+    <t>คุณพริม 085-685-2696</t>
+  </si>
+  <si>
+    <t>การจัดจ้าง  มีบางโครงการไม่โปร่งใส</t>
+  </si>
+  <si>
+    <t>การจีดจ้างมีบางโครงการไม่โปร่งใส</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>บ. โลจิสตี  จก</t>
+  </si>
+  <si>
+    <t>ได้รับการสนับสนุนในส่วนของเงินทุน</t>
+  </si>
+  <si>
+    <t>คุณ  บูม 099-287-1919</t>
+  </si>
+  <si>
+    <t>การส่งเสริมวิสาหกิจดิจิทัลเริ่มต้น, การส่งเสริมบุคลากรและกำลังคนดิจิทัล, การส่งเสริมชุมชนประยุกต์ใช้ดิจิทัล, การส่งเสริม SMEs ประยุกต์ใช้ดิจิทัล, การส่งเสริมเกษตรกรประยุกต์ใช้ดิจิทัล, การส่งเสริมการลงทุนอุตสาหกรรมและนวัตกรรมดิจิทัล, การส่งเสริมให้เกิดการขอจดทรัพย์สินทางปัญญาของอุตสาหกรรมหรือนวัตกรรมดิจิทัล, การให้ทุนศึกษาด้านเทคโนโลยีและนวัตกรรมดิจิทัล, การจัดทำข้อเสนอแนะเชิงนโยบาย/การปรับปรุงแก้ไขกฎหมาย มาตรการเกี่ยวกับการพัฒนาอุตสาหกรรมดิจิทัล, การให้เช่าพื้นที่ห้องประชุมและสัมมนา พื้นที่ co-working space</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>บ. อินคริดิเบิล  ไบโอ จก</t>
+  </si>
+  <si>
+    <t>เป็นนริษัทสตาร์ทอัพที่ได้รับการส่งเสริมจาก  Depa</t>
+  </si>
+  <si>
+    <t>นาย ชนม์ชญงค์    ไตรรัตน์เกยูร 095-112-6111</t>
+  </si>
+  <si>
+    <t>การส่งเสริมวิสาหกิจดิจิทัลเริ่มต้น, การส่งเสริมบุคลากรและกำลังคนดิจิทัล, การส่งเสริม SMEs ประยุกต์ใช้ดิจิทัล, การส่งเสริมเกษตรกรประยุกต์ใช้ดิจิทัล, การพัฒนาโครงสร้างพื้นฐานด้านเทคโนโลยีและนวัตกรรมดิจิทัล, การส่งเสริมการลงทุนอุตสาหกรรมและนวัตกรรมดิจิทัล, การส่งเสริมให้เกิดการขอจดทรัพย์สินทางปัญญาของอุตสาหกรรมหรือนวัตกรรมดิจิทัล, การส่งเสริมเมืองอัจฉริยะ/เขตส่งเสริมเมืองอัจฉริยะ, การสำรวจดัชนีอุตสาหกรรมดิจิทัลประเทศไทย/การประเมินสถานภาพอุตสาหกรรมดิจิทัล, การให้เช่าพื้นที่ห้องประชุมและสัมมนา พื้นที่ co-working space, การใช้บริการผ่านบัญชีบริการดิจิทัล</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="TH Sarabun New"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="TH Sarabun New"/>
       <family val="2"/>
     </font>
     <font>
@@ -1184,51 +1889,51 @@
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:AL42"/>
+  <dimension ref="A1:AL81"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="AB5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
       <selection pane="bottomRight" activeCell="AK4" sqref="AK4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="21.75" x14ac:dyDescent="0.5"/>
   <cols>
     <col min="1" max="1" width="7.42578125" style="3" customWidth="1"/>
     <col min="2" max="2" width="18" style="3" customWidth="1"/>
     <col min="3" max="3" width="20" style="3" customWidth="1"/>
     <col min="4" max="4" width="16" style="3" customWidth="1"/>
     <col min="5" max="5" width="14" style="3" customWidth="1"/>
     <col min="6" max="6" width="20" style="3" customWidth="1"/>
     <col min="7" max="7" width="22" style="3" customWidth="1"/>
     <col min="8" max="8" width="14" style="3" customWidth="1"/>
     <col min="9" max="12" width="30" style="3" customWidth="1"/>
     <col min="13" max="16" width="12" style="3" customWidth="1"/>
     <col min="17" max="17" width="22" style="3" customWidth="1"/>
     <col min="18" max="21" width="12" style="3" customWidth="1"/>
     <col min="22" max="22" width="22" style="3" customWidth="1"/>
     <col min="23" max="26" width="12" style="3" customWidth="1"/>
     <col min="27" max="27" width="22" style="3" customWidth="1"/>
@@ -1706,61 +2411,59 @@
       </c>
       <c r="AA6" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AB6" s="2">
         <v>4</v>
       </c>
       <c r="AC6" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AD6" s="2">
         <v>4</v>
       </c>
       <c r="AE6" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AF6" s="2">
         <v>4</v>
       </c>
       <c r="AG6" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AH6" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="AI6" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AI6" s="2"/>
       <c r="AJ6" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AK6" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AL6">
-        <v>3</v>
+        <v>40</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="s">
         <v>53</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>54</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>55</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>56</v>
       </c>
       <c r="H7" s="2" t="s">
@@ -1822,196 +2525,194 @@
       </c>
       <c r="AA7" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AB7" s="2">
         <v>5</v>
       </c>
       <c r="AC7" s="2" t="s">
         <v>60</v>
       </c>
       <c r="AD7" s="2">
         <v>5</v>
       </c>
       <c r="AE7" s="2" t="s">
         <v>61</v>
       </c>
       <c r="AF7" s="2">
         <v>5</v>
       </c>
       <c r="AG7" s="2" t="s">
         <v>62</v>
       </c>
       <c r="AH7" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="AI7" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AI7" s="2"/>
       <c r="AJ7" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AK7" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AL7">
-        <v>4</v>
+        <v>41</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="s">
         <v>63</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>64</v>
       </c>
       <c r="D8" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F8" s="2" t="s">
         <v>65</v>
       </c>
-      <c r="E8" s="2" t="s">
-[...2 lines deleted...]
-      <c r="F8" s="2" t="s">
+      <c r="G8" s="2" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="H8" s="2" t="s">
         <v>57</v>
       </c>
       <c r="I8" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="J8" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="K8" s="2" t="s">
         <v>68</v>
       </c>
-      <c r="J8" s="2" t="s">
-[...2 lines deleted...]
-      <c r="K8" s="2" t="s">
+      <c r="L8" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="M8" s="2">
+        <v>5</v>
+      </c>
+      <c r="N8" s="2">
+        <v>5</v>
+      </c>
+      <c r="O8" s="2">
+        <v>5</v>
+      </c>
+      <c r="P8" s="2">
+        <v>5</v>
+      </c>
+      <c r="Q8" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="R8" s="2">
+        <v>5</v>
+      </c>
+      <c r="S8" s="2">
+        <v>5</v>
+      </c>
+      <c r="T8" s="2">
+        <v>5</v>
+      </c>
+      <c r="U8" s="2">
+        <v>5</v>
+      </c>
+      <c r="V8" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="W8" s="2">
+        <v>5</v>
+      </c>
+      <c r="X8" s="2">
+        <v>5</v>
+      </c>
+      <c r="Y8" s="2">
+        <v>5</v>
+      </c>
+      <c r="Z8" s="2">
+        <v>5</v>
+      </c>
+      <c r="AA8" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AB8" s="2">
+        <v>4</v>
+      </c>
+      <c r="AC8" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AD8" s="2">
+        <v>4</v>
+      </c>
+      <c r="AE8" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AF8" s="2">
+        <v>5</v>
+      </c>
+      <c r="AG8" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AH8" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AI8" s="2"/>
+      <c r="AJ8" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AK8" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="L8" s="2" t="s">
-[...76 lines deleted...]
-      </c>
       <c r="AL8">
-        <v>5</v>
+        <v>42</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C9" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F9" s="2" t="s">
         <v>72</v>
       </c>
-      <c r="D9" s="2" t="s">
-[...5 lines deleted...]
-      <c r="F9" s="2"/>
       <c r="G9" s="2" t="s">
         <v>73</v>
       </c>
       <c r="H9" s="2" t="s">
         <v>50</v>
       </c>
       <c r="I9" s="2" t="s">
         <v>74</v>
       </c>
       <c r="J9" s="2" t="s">
         <v>47</v>
       </c>
       <c r="K9" s="2" t="s">
         <v>75</v>
       </c>
       <c r="L9" s="2" t="s">
         <v>47</v>
       </c>
       <c r="M9" s="2">
         <v>4</v>
       </c>
       <c r="N9" s="2">
         <v>4</v>
       </c>
       <c r="O9" s="2">
@@ -2052,61 +2753,59 @@
       </c>
       <c r="AA9" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AB9" s="2">
         <v>4</v>
       </c>
       <c r="AC9" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AD9" s="2">
         <v>4</v>
       </c>
       <c r="AE9" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AF9" s="2">
         <v>4</v>
       </c>
       <c r="AG9" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AH9" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="AI9" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AI9" s="2"/>
       <c r="AJ9" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AK9" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AL9">
-        <v>6</v>
+        <v>43</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="s">
         <v>76</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>77</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>78</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>79</v>
       </c>
       <c r="H10" s="2" t="s">
@@ -2168,163 +2867,173 @@
       </c>
       <c r="AA10" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AB10" s="2">
         <v>5</v>
       </c>
       <c r="AC10" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AD10" s="2">
         <v>5</v>
       </c>
       <c r="AE10" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AF10" s="2">
         <v>5</v>
       </c>
       <c r="AG10" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AH10" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="AI10" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AI10" s="2"/>
       <c r="AJ10" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AK10" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AL10">
-        <v>7</v>
+        <v>44</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="s">
         <v>83</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>84</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>85</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>86</v>
       </c>
       <c r="H11" s="2" t="s">
         <v>50</v>
       </c>
       <c r="I11" s="2" t="s">
         <v>87</v>
       </c>
       <c r="J11" s="2" t="s">
         <v>47</v>
       </c>
       <c r="K11" s="2" t="s">
         <v>88</v>
       </c>
       <c r="L11" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="M11" s="2"/>
+      <c r="M11" s="2">
+        <v>5</v>
+      </c>
       <c r="N11" s="2">
         <v>5</v>
       </c>
-      <c r="O11" s="2"/>
+      <c r="O11" s="2">
+        <v>5</v>
+      </c>
       <c r="P11" s="2">
         <v>5</v>
       </c>
       <c r="Q11" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="R11" s="2"/>
+      <c r="R11" s="2">
+        <v>5</v>
+      </c>
       <c r="S11" s="2">
         <v>4</v>
       </c>
-      <c r="T11" s="2"/>
+      <c r="T11" s="2">
+        <v>5</v>
+      </c>
       <c r="U11" s="2">
         <v>5</v>
       </c>
       <c r="V11" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="W11" s="2"/>
+      <c r="W11" s="2">
+        <v>5</v>
+      </c>
       <c r="X11" s="2">
         <v>5</v>
       </c>
-      <c r="Y11" s="2"/>
+      <c r="Y11" s="2">
+        <v>5</v>
+      </c>
       <c r="Z11" s="2">
         <v>5</v>
       </c>
       <c r="AA11" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AB11" s="2">
         <v>5</v>
       </c>
       <c r="AC11" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AD11" s="2">
         <v>5</v>
       </c>
       <c r="AE11" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AF11" s="2">
         <v>5</v>
       </c>
       <c r="AG11" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AH11" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AI11" s="2"/>
       <c r="AJ11" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AK11" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AL11">
-        <v>8</v>
+        <v>45</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="s">
         <v>89</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>90</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>91</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>92</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>93</v>
       </c>
       <c r="H12" s="2" t="s">
@@ -2394,65 +3103,65 @@
         <v>47</v>
       </c>
       <c r="AD12" s="2">
         <v>5</v>
       </c>
       <c r="AE12" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AF12" s="2">
         <v>5</v>
       </c>
       <c r="AG12" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AH12" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AI12" s="2"/>
       <c r="AJ12" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AK12" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AL12">
-        <v>9</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="s">
         <v>96</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>97</v>
       </c>
       <c r="D13" s="2" t="s">
-        <v>65</v>
+        <v>46</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>98</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>99</v>
       </c>
       <c r="H13" s="2" t="s">
         <v>50</v>
       </c>
       <c r="I13" s="2" t="s">
         <v>100</v>
       </c>
       <c r="J13" s="2" t="s">
         <v>47</v>
       </c>
       <c r="K13" s="2" t="s">
         <v>101</v>
       </c>
       <c r="L13" s="2" t="s">
         <v>102</v>
       </c>
@@ -2506,89 +3215,89 @@
         <v>104</v>
       </c>
       <c r="AD13" s="2">
         <v>4</v>
       </c>
       <c r="AE13" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AF13" s="2">
         <v>4</v>
       </c>
       <c r="AG13" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AH13" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AI13" s="2"/>
       <c r="AJ13" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AK13" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AL13">
-        <v>10</v>
+        <v>47</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="s">
         <v>105</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>106</v>
       </c>
       <c r="D14" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F14" s="2" t="s">
         <v>107</v>
       </c>
-      <c r="E14" s="2" t="s">
+      <c r="G14" s="2" t="s">
         <v>108</v>
-      </c>
-[...4 lines deleted...]
-        <v>110</v>
       </c>
       <c r="H14" s="2" t="s">
         <v>50</v>
       </c>
       <c r="I14" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="J14" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="K14" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="L14" s="2" t="s">
         <v>111</v>
-      </c>
-[...7 lines deleted...]
-        <v>113</v>
       </c>
       <c r="M14" s="2">
         <v>5</v>
       </c>
       <c r="N14" s="2">
         <v>5</v>
       </c>
       <c r="O14" s="2">
         <v>5</v>
       </c>
       <c r="P14" s="2">
         <v>5</v>
       </c>
       <c r="Q14" s="2" t="s">
         <v>47</v>
       </c>
       <c r="R14" s="2">
         <v>5</v>
       </c>
       <c r="S14" s="2">
         <v>5</v>
       </c>
       <c r="T14" s="2">
         <v>5</v>
       </c>
@@ -2620,84 +3329,86 @@
         <v>47</v>
       </c>
       <c r="AD14" s="2">
         <v>5</v>
       </c>
       <c r="AE14" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AF14" s="2">
         <v>5</v>
       </c>
       <c r="AG14" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AH14" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AI14" s="2"/>
       <c r="AJ14" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AK14" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AL14">
-        <v>11</v>
+        <v>48</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C15" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="G15" s="2" t="s">
         <v>115</v>
-      </c>
-[...8 lines deleted...]
-        <v>116</v>
       </c>
       <c r="H15" s="2" t="s">
         <v>50</v>
       </c>
       <c r="I15" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="J15" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="K15" s="2" t="s">
         <v>117</v>
-      </c>
-[...4 lines deleted...]
-        <v>118</v>
       </c>
       <c r="L15" s="2" t="s">
         <v>47</v>
       </c>
       <c r="M15" s="2" t="s">
         <v>103</v>
       </c>
       <c r="N15" s="2" t="s">
         <v>103</v>
       </c>
       <c r="O15" s="2" t="s">
         <v>103</v>
       </c>
       <c r="P15" s="2" t="s">
         <v>103</v>
       </c>
       <c r="Q15" s="2" t="s">
         <v>47</v>
       </c>
       <c r="R15" s="2">
         <v>4</v>
       </c>
       <c r="S15" s="2">
         <v>3</v>
       </c>
@@ -2705,109 +3416,111 @@
         <v>4</v>
       </c>
       <c r="U15" s="2">
         <v>4</v>
       </c>
       <c r="V15" s="2" t="s">
         <v>47</v>
       </c>
       <c r="W15" s="2">
         <v>4</v>
       </c>
       <c r="X15" s="2">
         <v>3</v>
       </c>
       <c r="Y15" s="2">
         <v>5</v>
       </c>
       <c r="Z15" s="2">
         <v>5</v>
       </c>
       <c r="AA15" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AB15" s="2"/>
       <c r="AC15" s="2" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="AD15" s="2">
         <v>3</v>
       </c>
       <c r="AE15" s="2" t="s">
-        <v>120</v>
+        <v>47</v>
       </c>
       <c r="AF15" s="2">
         <v>3</v>
       </c>
       <c r="AG15" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AH15" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AI15" s="2"/>
       <c r="AJ15" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AK15" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AL15">
-        <v>12</v>
+        <v>49</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C16" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="G16" s="2" t="s">
         <v>122</v>
-      </c>
-[...8 lines deleted...]
-        <v>123</v>
       </c>
       <c r="H16" s="2" t="s">
         <v>50</v>
       </c>
       <c r="I16" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="J16" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="K16" s="2" t="s">
         <v>124</v>
-      </c>
-[...4 lines deleted...]
-        <v>125</v>
       </c>
       <c r="L16" s="2" t="s">
         <v>47</v>
       </c>
       <c r="M16" s="2">
         <v>5</v>
       </c>
       <c r="N16" s="2">
         <v>5</v>
       </c>
       <c r="O16" s="2">
         <v>5</v>
       </c>
       <c r="P16" s="2">
         <v>5</v>
       </c>
       <c r="Q16" s="2" t="s">
         <v>47</v>
       </c>
       <c r="R16" s="2">
         <v>5</v>
       </c>
       <c r="S16" s="2">
         <v>5</v>
       </c>
@@ -2842,86 +3555,86 @@
         <v>47</v>
       </c>
       <c r="AD16" s="2">
         <v>5</v>
       </c>
       <c r="AE16" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AF16" s="2">
         <v>5</v>
       </c>
       <c r="AG16" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AH16" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AI16" s="2"/>
       <c r="AJ16" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AK16" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AL16">
-        <v>13</v>
+        <v>50</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C17" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F17" s="2" t="s">
         <v>127</v>
       </c>
-      <c r="D17" s="2" t="s">
-[...5 lines deleted...]
-      <c r="F17" s="2" t="s">
+      <c r="G17" s="2" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="H17" s="2" t="s">
         <v>50</v>
       </c>
       <c r="I17" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="J17" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="K17" s="2" t="s">
         <v>130</v>
-      </c>
-[...4 lines deleted...]
-        <v>131</v>
       </c>
       <c r="L17" s="2" t="s">
         <v>47</v>
       </c>
       <c r="M17" s="2" t="s">
         <v>103</v>
       </c>
       <c r="N17" s="2" t="s">
         <v>103</v>
       </c>
       <c r="O17" s="2" t="s">
         <v>103</v>
       </c>
       <c r="P17" s="2" t="s">
         <v>103</v>
       </c>
       <c r="Q17" s="2" t="s">
         <v>47</v>
       </c>
       <c r="R17" s="2">
         <v>4</v>
       </c>
       <c r="S17" s="2">
         <v>4</v>
       </c>
@@ -2929,86 +3642,90 @@
         <v>4</v>
       </c>
       <c r="U17" s="2">
         <v>4</v>
       </c>
       <c r="V17" s="2" t="s">
         <v>47</v>
       </c>
       <c r="W17" s="2">
         <v>4</v>
       </c>
       <c r="X17" s="2">
         <v>4</v>
       </c>
       <c r="Y17" s="2" t="s">
         <v>103</v>
       </c>
       <c r="Z17" s="2" t="s">
         <v>103</v>
       </c>
       <c r="AA17" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AB17" s="2"/>
       <c r="AC17" s="2" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="AD17" s="2"/>
+        <v>131</v>
+      </c>
+      <c r="AD17" s="2">
+        <v>4</v>
+      </c>
       <c r="AE17" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="AF17" s="2"/>
+      <c r="AF17" s="2">
+        <v>4</v>
+      </c>
       <c r="AG17" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AH17" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AI17" s="2"/>
       <c r="AJ17" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AK17" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AL17">
-        <v>14</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="s">
         <v>132</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>133</v>
       </c>
       <c r="D18" s="2" t="s">
-        <v>65</v>
+        <v>46</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>134</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>135</v>
       </c>
       <c r="H18" s="2" t="s">
         <v>50</v>
       </c>
       <c r="I18" s="2" t="s">
         <v>136</v>
       </c>
       <c r="J18" s="2" t="s">
         <v>47</v>
       </c>
       <c r="K18" s="2" t="s">
         <v>137</v>
       </c>
       <c r="L18" s="2" t="s">
         <v>47</v>
       </c>
@@ -3026,120 +3743,124 @@
       </c>
       <c r="Q18" s="2" t="s">
         <v>47</v>
       </c>
       <c r="R18" s="2">
         <v>5</v>
       </c>
       <c r="S18" s="2">
         <v>5</v>
       </c>
       <c r="T18" s="2">
         <v>5</v>
       </c>
       <c r="U18" s="2">
         <v>5</v>
       </c>
       <c r="V18" s="2" t="s">
         <v>47</v>
       </c>
       <c r="W18" s="2">
         <v>5</v>
       </c>
       <c r="X18" s="2">
         <v>5</v>
       </c>
-      <c r="Y18" s="2"/>
-      <c r="Z18" s="2"/>
+      <c r="Y18" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="Z18" s="2" t="s">
+        <v>103</v>
+      </c>
       <c r="AA18" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AB18" s="2">
         <v>5</v>
       </c>
       <c r="AC18" s="2" t="s">
-        <v>47</v>
+        <v>131</v>
       </c>
       <c r="AD18" s="2">
         <v>5</v>
       </c>
       <c r="AE18" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AF18" s="2">
         <v>5</v>
       </c>
       <c r="AG18" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AH18" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AI18" s="2"/>
       <c r="AJ18" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AK18" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AL18">
-        <v>15</v>
+        <v>52</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="s">
         <v>138</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>139</v>
       </c>
       <c r="D19" s="2" t="s">
-        <v>107</v>
+        <v>46</v>
       </c>
       <c r="E19" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F19" s="2" t="s">
         <v>140</v>
       </c>
-      <c r="F19" s="2" t="s">
+      <c r="G19" s="2" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="H19" s="2" t="s">
         <v>50</v>
       </c>
       <c r="I19" s="2" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="J19" s="2" t="s">
         <v>47</v>
       </c>
       <c r="K19" s="2" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="L19" s="2" t="s">
         <v>47</v>
       </c>
       <c r="M19" s="2">
         <v>5</v>
       </c>
       <c r="N19" s="2">
         <v>3</v>
       </c>
       <c r="O19" s="2">
         <v>5</v>
       </c>
       <c r="P19" s="2">
         <v>4</v>
       </c>
       <c r="Q19" s="2" t="s">
         <v>47</v>
       </c>
       <c r="R19" s="2">
         <v>5</v>
       </c>
       <c r="S19" s="2">
         <v>5</v>
       </c>
@@ -3149,211 +3870,209 @@
       <c r="U19" s="2">
         <v>5</v>
       </c>
       <c r="V19" s="2" t="s">
         <v>47</v>
       </c>
       <c r="W19" s="2">
         <v>5</v>
       </c>
       <c r="X19" s="2">
         <v>4</v>
       </c>
       <c r="Y19" s="2">
         <v>5</v>
       </c>
       <c r="Z19" s="2">
         <v>3</v>
       </c>
       <c r="AA19" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AB19" s="2">
         <v>5</v>
       </c>
       <c r="AC19" s="2" t="s">
-        <v>47</v>
+        <v>131</v>
       </c>
       <c r="AD19" s="2">
         <v>5</v>
       </c>
       <c r="AE19" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AF19" s="2">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="AG19" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AH19" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="AI19" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AI19" s="2"/>
       <c r="AJ19" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AK19" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AL19">
-        <v>16</v>
+        <v>53</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F20" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="G20" s="2" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="H20" s="2" t="s">
         <v>50</v>
       </c>
       <c r="I20" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="J20" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="K20" s="2" t="s">
         <v>148</v>
-      </c>
-[...4 lines deleted...]
-        <v>149</v>
       </c>
       <c r="L20" s="2" t="s">
         <v>47</v>
       </c>
       <c r="M20" s="2" t="s">
         <v>103</v>
       </c>
       <c r="N20" s="2" t="s">
         <v>103</v>
       </c>
       <c r="O20" s="2" t="s">
         <v>103</v>
       </c>
       <c r="P20" s="2" t="s">
         <v>103</v>
       </c>
       <c r="Q20" s="2" t="s">
         <v>47</v>
       </c>
       <c r="R20" s="2">
         <v>5</v>
       </c>
       <c r="S20" s="2">
         <v>5</v>
       </c>
       <c r="T20" s="2">
         <v>5</v>
       </c>
       <c r="U20" s="2">
         <v>5</v>
       </c>
       <c r="V20" s="2" t="s">
         <v>47</v>
       </c>
       <c r="W20" s="2">
         <v>5</v>
       </c>
       <c r="X20" s="2">
         <v>5</v>
       </c>
       <c r="Y20" s="2">
         <v>5</v>
       </c>
       <c r="Z20" s="2">
         <v>5</v>
       </c>
       <c r="AA20" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="AB20" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AB20" s="2"/>
       <c r="AC20" s="2" t="s">
-        <v>47</v>
+        <v>149</v>
       </c>
       <c r="AD20" s="2">
         <v>5</v>
       </c>
       <c r="AE20" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AF20" s="2">
         <v>5</v>
       </c>
       <c r="AG20" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AH20" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AI20" s="2"/>
       <c r="AJ20" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AK20" s="2" t="s">
         <v>150</v>
       </c>
       <c r="AL20">
-        <v>17</v>
+        <v>54</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="s">
         <v>151</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>152</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="F21" s="2"/>
+      <c r="F21" s="2" t="s">
+        <v>121</v>
+      </c>
       <c r="G21" s="2" t="s">
         <v>153</v>
       </c>
       <c r="H21" s="2" t="s">
         <v>50</v>
       </c>
       <c r="I21" s="2" t="s">
         <v>154</v>
       </c>
       <c r="J21" s="2" t="s">
         <v>47</v>
       </c>
       <c r="K21" s="2" t="s">
         <v>155</v>
       </c>
       <c r="L21" s="2" t="s">
         <v>47</v>
       </c>
       <c r="M21" s="2">
         <v>5</v>
       </c>
       <c r="N21" s="2">
         <v>5</v>
       </c>
       <c r="O21" s="2">
@@ -3402,84 +4121,86 @@
         <v>47</v>
       </c>
       <c r="AD21" s="2">
         <v>5</v>
       </c>
       <c r="AE21" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AF21" s="2">
         <v>5</v>
       </c>
       <c r="AG21" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AH21" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AI21" s="2"/>
       <c r="AJ21" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AK21" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AL21">
-        <v>18</v>
+        <v>55</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="s">
         <v>156</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>157</v>
       </c>
       <c r="D22" s="2" t="s">
-        <v>65</v>
+        <v>46</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="F22" s="2"/>
+      <c r="F22" s="2" t="s">
+        <v>158</v>
+      </c>
       <c r="G22" s="2" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="H22" s="2" t="s">
         <v>50</v>
       </c>
       <c r="I22" s="2" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="J22" s="2" t="s">
         <v>47</v>
       </c>
       <c r="K22" s="2" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="L22" s="2" t="s">
         <v>47</v>
       </c>
       <c r="M22" s="2" t="s">
         <v>103</v>
       </c>
       <c r="N22" s="2" t="s">
         <v>103</v>
       </c>
       <c r="O22" s="2" t="s">
         <v>103</v>
       </c>
       <c r="P22" s="2" t="s">
         <v>103</v>
       </c>
       <c r="Q22" s="2" t="s">
         <v>47</v>
       </c>
       <c r="R22" s="2">
         <v>5</v>
       </c>
       <c r="S22" s="2">
         <v>5</v>
       </c>
@@ -3487,104 +4208,112 @@
         <v>5</v>
       </c>
       <c r="U22" s="2">
         <v>5</v>
       </c>
       <c r="V22" s="2" t="s">
         <v>47</v>
       </c>
       <c r="W22" s="2">
         <v>5</v>
       </c>
       <c r="X22" s="2">
         <v>5</v>
       </c>
       <c r="Y22" s="2">
         <v>5</v>
       </c>
       <c r="Z22" s="2">
         <v>5</v>
       </c>
       <c r="AA22" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AB22" s="2"/>
       <c r="AC22" s="2" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="AD22" s="2"/>
+        <v>131</v>
+      </c>
+      <c r="AD22" s="2">
+        <v>4</v>
+      </c>
       <c r="AE22" s="2" t="s">
-        <v>160</v>
-[...1 lines deleted...]
-      <c r="AF22" s="2"/>
+        <v>47</v>
+      </c>
+      <c r="AF22" s="2">
+        <v>4</v>
+      </c>
       <c r="AG22" s="2" t="s">
-        <v>161</v>
+        <v>47</v>
       </c>
       <c r="AH22" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AI22" s="2"/>
       <c r="AJ22" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AK22" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AL22">
-        <v>19</v>
+        <v>56</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C23" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F23" s="2" t="s">
         <v>163</v>
       </c>
-      <c r="D23" s="2" t="s">
-[...5 lines deleted...]
-      <c r="F23" s="2" t="s">
+      <c r="G23" s="2" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="H23" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="I23" s="2"/>
+      <c r="I23" s="2" t="s">
+        <v>80</v>
+      </c>
       <c r="J23" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="K23" s="2"/>
+      <c r="K23" s="2" t="s">
+        <v>110</v>
+      </c>
       <c r="L23" s="2" t="s">
         <v>47</v>
       </c>
       <c r="M23" s="2">
         <v>5</v>
       </c>
       <c r="N23" s="2">
         <v>5</v>
       </c>
       <c r="O23" s="2">
         <v>5</v>
       </c>
       <c r="P23" s="2">
         <v>5</v>
       </c>
       <c r="Q23" s="2" t="s">
         <v>47</v>
       </c>
       <c r="R23" s="2">
         <v>5</v>
       </c>
       <c r="S23" s="2">
         <v>5</v>
       </c>
       <c r="T23" s="2">
@@ -3610,304 +4339,320 @@
       </c>
       <c r="AA23" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AB23" s="2">
         <v>5</v>
       </c>
       <c r="AC23" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AD23" s="2">
         <v>5</v>
       </c>
       <c r="AE23" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AF23" s="2">
         <v>5</v>
       </c>
       <c r="AG23" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AH23" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="AI23" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AI23" s="2"/>
       <c r="AJ23" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AK23" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AL23">
-        <v>20</v>
+        <v>57</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F24" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="G24" s="2" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="H24" s="2" t="s">
         <v>57</v>
       </c>
       <c r="I24" s="2" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="J24" s="2" t="s">
         <v>47</v>
       </c>
       <c r="K24" s="2" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="L24" s="2" t="s">
         <v>47</v>
       </c>
       <c r="M24" s="2">
         <v>5</v>
       </c>
-      <c r="N24" s="2"/>
+      <c r="N24" s="2">
+        <v>5</v>
+      </c>
       <c r="O24" s="2">
         <v>5</v>
       </c>
-      <c r="P24" s="2"/>
+      <c r="P24" s="2">
+        <v>5</v>
+      </c>
       <c r="Q24" s="2" t="s">
         <v>47</v>
       </c>
       <c r="R24" s="2">
         <v>5</v>
       </c>
       <c r="S24" s="2">
         <v>4</v>
       </c>
       <c r="T24" s="2">
         <v>5</v>
       </c>
       <c r="U24" s="2">
         <v>4</v>
       </c>
       <c r="V24" s="2" t="s">
         <v>47</v>
       </c>
       <c r="W24" s="2">
         <v>5</v>
       </c>
       <c r="X24" s="2">
         <v>4</v>
       </c>
       <c r="Y24" s="2">
         <v>5</v>
       </c>
       <c r="Z24" s="2">
         <v>4</v>
       </c>
       <c r="AA24" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="AB24" s="2"/>
+      <c r="AB24" s="2">
+        <v>5</v>
+      </c>
       <c r="AC24" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="AD24" s="2"/>
+      <c r="AD24" s="2">
+        <v>5</v>
+      </c>
       <c r="AE24" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="AF24" s="2"/>
+      <c r="AF24" s="2">
+        <v>5</v>
+      </c>
       <c r="AG24" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AH24" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AI24" s="2"/>
       <c r="AJ24" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AK24" s="2" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="AL24">
-        <v>21</v>
+        <v>58</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C25" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="D25" s="2" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>174</v>
       </c>
-      <c r="F25" s="2"/>
+      <c r="F25" s="2" t="s">
+        <v>175</v>
+      </c>
       <c r="G25" s="2" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="H25" s="2" t="s">
         <v>50</v>
       </c>
       <c r="I25" s="2" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="J25" s="2" t="s">
         <v>47</v>
       </c>
       <c r="K25" s="2" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="L25" s="2" t="s">
         <v>47</v>
       </c>
       <c r="M25" s="2" t="s">
         <v>103</v>
       </c>
       <c r="N25" s="2" t="s">
         <v>103</v>
       </c>
       <c r="O25" s="2" t="s">
         <v>103</v>
       </c>
       <c r="P25" s="2" t="s">
         <v>103</v>
       </c>
       <c r="Q25" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="R25" s="2"/>
-      <c r="S25" s="2"/>
+      <c r="R25" s="2">
+        <v>4</v>
+      </c>
+      <c r="S25" s="2">
+        <v>4</v>
+      </c>
       <c r="T25" s="2">
         <v>4</v>
       </c>
       <c r="U25" s="2">
         <v>4</v>
       </c>
       <c r="V25" s="2" t="s">
         <v>47</v>
       </c>
       <c r="W25" s="2">
         <v>4</v>
       </c>
       <c r="X25" s="2">
         <v>4</v>
       </c>
       <c r="Y25" s="2" t="s">
         <v>103</v>
       </c>
       <c r="Z25" s="2" t="s">
         <v>103</v>
       </c>
       <c r="AA25" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AB25" s="2"/>
       <c r="AC25" s="2" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="AD25" s="2">
         <v>4</v>
       </c>
       <c r="AE25" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AF25" s="2">
         <v>4</v>
       </c>
       <c r="AG25" s="2" t="s">
-        <v>179</v>
+        <v>47</v>
       </c>
       <c r="AH25" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AI25" s="2"/>
       <c r="AJ25" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AK25" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AL25">
-        <v>22</v>
+        <v>59</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="s">
         <v>180</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>181</v>
       </c>
       <c r="D26" s="2" t="s">
-        <v>46</v>
+        <v>173</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="F26" s="2"/>
+        <v>174</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>182</v>
+      </c>
       <c r="G26" s="2" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="H26" s="2" t="s">
         <v>50</v>
       </c>
       <c r="I26" s="2" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="J26" s="2" t="s">
         <v>47</v>
       </c>
       <c r="K26" s="2" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="L26" s="2" t="s">
         <v>47</v>
       </c>
       <c r="M26" s="2" t="s">
         <v>103</v>
       </c>
       <c r="N26" s="2" t="s">
         <v>103</v>
       </c>
       <c r="O26" s="2" t="s">
         <v>103</v>
       </c>
       <c r="P26" s="2" t="s">
         <v>103</v>
       </c>
       <c r="Q26" s="2" t="s">
         <v>47</v>
       </c>
       <c r="R26" s="2">
         <v>5</v>
       </c>
       <c r="S26" s="2">
         <v>3</v>
       </c>
@@ -3915,211 +4660,225 @@
         <v>5</v>
       </c>
       <c r="U26" s="2">
         <v>4</v>
       </c>
       <c r="V26" s="2" t="s">
         <v>47</v>
       </c>
       <c r="W26" s="2">
         <v>5</v>
       </c>
       <c r="X26" s="2">
         <v>5</v>
       </c>
       <c r="Y26" s="2">
         <v>5</v>
       </c>
       <c r="Z26" s="2">
         <v>4</v>
       </c>
       <c r="AA26" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AB26" s="2"/>
       <c r="AC26" s="2" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="AD26" s="2">
         <v>4</v>
       </c>
       <c r="AE26" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AF26" s="2">
         <v>4</v>
       </c>
       <c r="AG26" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AH26" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AI26" s="2"/>
       <c r="AJ26" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AK26" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AL26">
-        <v>23</v>
+        <v>60</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="G27" s="2" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="H27" s="2" t="s">
         <v>57</v>
       </c>
       <c r="I27" s="2" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="J27" s="2" t="s">
         <v>47</v>
       </c>
       <c r="K27" s="2" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="L27" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="M27" s="2"/>
+      <c r="M27" s="2">
+        <v>4</v>
+      </c>
       <c r="N27" s="2">
         <v>4</v>
       </c>
-      <c r="O27" s="2"/>
+      <c r="O27" s="2">
+        <v>4</v>
+      </c>
       <c r="P27" s="2">
         <v>4</v>
       </c>
       <c r="Q27" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="R27" s="2"/>
+      <c r="R27" s="2">
+        <v>4</v>
+      </c>
       <c r="S27" s="2">
         <v>4</v>
       </c>
-      <c r="T27" s="2"/>
+      <c r="T27" s="2">
+        <v>4</v>
+      </c>
       <c r="U27" s="2">
         <v>4</v>
       </c>
       <c r="V27" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="W27" s="2"/>
+      <c r="W27" s="2">
+        <v>4</v>
+      </c>
       <c r="X27" s="2">
         <v>4</v>
       </c>
-      <c r="Y27" s="2"/>
-      <c r="Z27" s="2"/>
+      <c r="Y27" s="2">
+        <v>4</v>
+      </c>
+      <c r="Z27" s="2">
+        <v>4</v>
+      </c>
       <c r="AA27" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AB27" s="2">
         <v>4</v>
       </c>
       <c r="AC27" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AD27" s="2">
         <v>4</v>
       </c>
       <c r="AE27" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AF27" s="2">
         <v>4</v>
       </c>
       <c r="AG27" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AH27" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AI27" s="2"/>
       <c r="AJ27" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AK27" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AL27">
-        <v>24</v>
+        <v>61</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D28" s="2" t="s">
-        <v>65</v>
+        <v>46</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="G28" s="2" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="H28" s="2" t="s">
         <v>57</v>
       </c>
       <c r="I28" s="2" t="s">
         <v>74</v>
       </c>
       <c r="J28" s="2" t="s">
         <v>47</v>
       </c>
       <c r="K28" s="2" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="L28" s="2" t="s">
         <v>47</v>
       </c>
       <c r="M28" s="2">
         <v>4</v>
       </c>
       <c r="N28" s="2">
         <v>4</v>
       </c>
       <c r="O28" s="2">
         <v>4</v>
       </c>
       <c r="P28" s="2">
         <v>4</v>
       </c>
       <c r="Q28" s="2" t="s">
         <v>47</v>
       </c>
       <c r="R28" s="2">
         <v>5</v>
       </c>
       <c r="S28" s="2">
         <v>5</v>
       </c>
@@ -4154,308 +4913,314 @@
         <v>47</v>
       </c>
       <c r="AD28" s="2">
         <v>4</v>
       </c>
       <c r="AE28" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AF28" s="2">
         <v>4</v>
       </c>
       <c r="AG28" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AH28" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AI28" s="2"/>
       <c r="AJ28" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AK28" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AL28">
-        <v>25</v>
+        <v>62</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="G29" s="2" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="H29" s="2" t="s">
         <v>57</v>
       </c>
       <c r="I29" s="2" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="J29" s="2" t="s">
         <v>47</v>
       </c>
       <c r="K29" s="2" t="s">
-        <v>184</v>
+        <v>124</v>
       </c>
       <c r="L29" s="2" t="s">
         <v>47</v>
       </c>
       <c r="M29" s="2">
         <v>5</v>
       </c>
       <c r="N29" s="2">
         <v>5</v>
       </c>
       <c r="O29" s="2">
         <v>5</v>
       </c>
       <c r="P29" s="2">
         <v>4</v>
       </c>
       <c r="Q29" s="2" t="s">
         <v>47</v>
       </c>
       <c r="R29" s="2">
         <v>5</v>
       </c>
       <c r="S29" s="2">
         <v>3</v>
       </c>
       <c r="T29" s="2">
         <v>5</v>
       </c>
       <c r="U29" s="2">
         <v>5</v>
       </c>
       <c r="V29" s="2" t="s">
         <v>47</v>
       </c>
       <c r="W29" s="2">
         <v>5</v>
       </c>
       <c r="X29" s="2">
         <v>4</v>
       </c>
       <c r="Y29" s="2">
         <v>5</v>
       </c>
       <c r="Z29" s="2">
         <v>5</v>
       </c>
       <c r="AA29" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="AB29" s="2"/>
+      <c r="AB29" s="2">
+        <v>5</v>
+      </c>
       <c r="AC29" s="2" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="AD29" s="2"/>
+        <v>202</v>
+      </c>
+      <c r="AD29" s="2">
+        <v>5</v>
+      </c>
       <c r="AE29" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="AF29" s="2"/>
+      <c r="AF29" s="2">
+        <v>3</v>
+      </c>
       <c r="AG29" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AH29" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AI29" s="2"/>
       <c r="AJ29" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AK29" s="2" t="s">
-        <v>47</v>
+        <v>203</v>
       </c>
       <c r="AL29">
-        <v>26</v>
+        <v>63</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C30" s="2" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="D30" s="2" t="s">
-        <v>65</v>
+        <v>46</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="G30" s="2" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="H30" s="2" t="s">
         <v>50</v>
       </c>
       <c r="I30" s="2" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="J30" s="2" t="s">
         <v>47</v>
       </c>
       <c r="K30" s="2" t="s">
         <v>81</v>
       </c>
       <c r="L30" s="2" t="s">
         <v>47</v>
       </c>
       <c r="M30" s="2">
         <v>5</v>
       </c>
       <c r="N30" s="2">
         <v>3</v>
       </c>
       <c r="O30" s="2">
         <v>5</v>
       </c>
       <c r="P30" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="Q30" s="2" t="s">
-        <v>47</v>
+        <v>209</v>
       </c>
       <c r="R30" s="2">
         <v>5</v>
       </c>
       <c r="S30" s="2">
         <v>5</v>
       </c>
       <c r="T30" s="2">
         <v>5</v>
       </c>
       <c r="U30" s="2">
         <v>5</v>
       </c>
       <c r="V30" s="2" t="s">
         <v>47</v>
       </c>
       <c r="W30" s="2">
         <v>5</v>
       </c>
       <c r="X30" s="2">
         <v>5</v>
       </c>
       <c r="Y30" s="2">
         <v>5</v>
       </c>
       <c r="Z30" s="2">
         <v>5</v>
       </c>
       <c r="AA30" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AB30" s="2">
         <v>3</v>
       </c>
       <c r="AC30" s="2" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="AD30" s="2">
         <v>5</v>
       </c>
       <c r="AE30" s="2" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="AF30" s="2">
         <v>5</v>
       </c>
       <c r="AG30" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AH30" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AI30" s="2"/>
       <c r="AJ30" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AK30" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AL30">
-        <v>27</v>
+        <v>64</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="D31" s="2" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="G31" s="2" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="H31" s="2" t="s">
         <v>50</v>
       </c>
       <c r="I31" s="2" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="J31" s="2" t="s">
         <v>47</v>
       </c>
       <c r="K31" s="2" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="L31" s="2" t="s">
         <v>47</v>
       </c>
       <c r="M31" s="2">
         <v>4</v>
       </c>
       <c r="N31" s="2">
         <v>4</v>
       </c>
       <c r="O31" s="2">
         <v>4</v>
       </c>
       <c r="P31" s="2">
         <v>4</v>
       </c>
       <c r="Q31" s="2" t="s">
         <v>47</v>
       </c>
       <c r="R31" s="2">
         <v>4</v>
       </c>
       <c r="S31" s="2">
         <v>4</v>
       </c>
@@ -4490,1271 +5255,5623 @@
         <v>47</v>
       </c>
       <c r="AD31" s="2">
         <v>3</v>
       </c>
       <c r="AE31" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AF31" s="2">
         <v>3</v>
       </c>
       <c r="AG31" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AH31" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AI31" s="2"/>
       <c r="AJ31" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AK31" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AL31">
-        <v>28</v>
+        <v>65</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C32" s="2" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D32" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="F32" s="2"/>
+      <c r="F32" s="2" t="s">
+        <v>221</v>
+      </c>
       <c r="G32" s="2" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="H32" s="2" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="I32" s="2" t="s">
-        <v>218</v>
+        <v>208</v>
       </c>
       <c r="J32" s="2" t="s">
         <v>47</v>
       </c>
       <c r="K32" s="2" t="s">
-        <v>81</v>
+        <v>223</v>
       </c>
       <c r="L32" s="2" t="s">
         <v>47</v>
       </c>
       <c r="M32" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="N32" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="O32" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="P32" s="2">
         <v>5</v>
       </c>
       <c r="Q32" s="2" t="s">
         <v>47</v>
       </c>
       <c r="R32" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="S32" s="2">
         <v>5</v>
       </c>
       <c r="T32" s="2">
         <v>4</v>
       </c>
       <c r="U32" s="2">
         <v>4</v>
       </c>
       <c r="V32" s="2" t="s">
         <v>47</v>
       </c>
       <c r="W32" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="X32" s="2">
-        <v>5</v>
-[...2 lines deleted...]
-      <c r="Z32" s="2"/>
+        <v>3</v>
+      </c>
+      <c r="Y32" s="2">
+        <v>3</v>
+      </c>
+      <c r="Z32" s="2">
+        <v>4</v>
+      </c>
       <c r="AA32" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AB32" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="AC32" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AD32" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="AE32" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AF32" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="AG32" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AH32" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AI32" s="2"/>
       <c r="AJ32" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AK32" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AL32">
-        <v>29</v>
+        <v>66</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>216</v>
+        <v>225</v>
       </c>
       <c r="D33" s="2" t="s">
-        <v>46</v>
+        <v>173</v>
       </c>
       <c r="E33" s="2" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="F33" s="2"/>
+        <v>226</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>227</v>
+      </c>
       <c r="G33" s="2" t="s">
-        <v>217</v>
+        <v>228</v>
       </c>
       <c r="H33" s="2" t="s">
         <v>50</v>
       </c>
       <c r="I33" s="2" t="s">
-        <v>218</v>
+        <v>229</v>
       </c>
       <c r="J33" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="K33" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K33" s="2"/>
       <c r="L33" s="2" t="s">
-        <v>47</v>
+        <v>230</v>
       </c>
       <c r="M33" s="2">
         <v>5</v>
       </c>
       <c r="N33" s="2">
         <v>5</v>
       </c>
       <c r="O33" s="2">
         <v>5</v>
       </c>
       <c r="P33" s="2">
         <v>5</v>
       </c>
       <c r="Q33" s="2" t="s">
         <v>47</v>
       </c>
       <c r="R33" s="2">
         <v>5</v>
       </c>
       <c r="S33" s="2">
         <v>5</v>
       </c>
       <c r="T33" s="2">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="U33" s="2">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="V33" s="2" t="s">
         <v>47</v>
       </c>
       <c r="W33" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="X33" s="2">
         <v>5</v>
       </c>
-      <c r="Y33" s="2"/>
-      <c r="Z33" s="2"/>
+      <c r="Y33" s="2">
+        <v>4</v>
+      </c>
+      <c r="Z33" s="2">
+        <v>5</v>
+      </c>
       <c r="AA33" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AB33" s="2">
         <v>5</v>
       </c>
       <c r="AC33" s="2" t="s">
-        <v>47</v>
+        <v>231</v>
       </c>
       <c r="AD33" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="AE33" s="2" t="s">
-        <v>47</v>
+        <v>232</v>
       </c>
       <c r="AF33" s="2">
         <v>5</v>
       </c>
       <c r="AG33" s="2" t="s">
-        <v>47</v>
+        <v>233</v>
       </c>
       <c r="AH33" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AI33" s="2"/>
       <c r="AJ33" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AK33" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AL33">
-        <v>30</v>
+        <v>67</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="s">
-        <v>220</v>
+        <v>234</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C34" s="2" t="s">
-        <v>221</v>
+        <v>235</v>
       </c>
       <c r="D34" s="2" t="s">
-        <v>107</v>
+        <v>46</v>
       </c>
       <c r="E34" s="2" t="s">
-        <v>222</v>
+        <v>47</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>221</v>
+        <v>236</v>
       </c>
       <c r="G34" s="2" t="s">
-        <v>223</v>
+        <v>237</v>
       </c>
       <c r="H34" s="2" t="s">
-        <v>57</v>
+        <v>238</v>
       </c>
       <c r="I34" s="2" t="s">
-        <v>205</v>
+        <v>239</v>
       </c>
       <c r="J34" s="2" t="s">
         <v>47</v>
       </c>
       <c r="K34" s="2" t="s">
-        <v>224</v>
+        <v>110</v>
       </c>
       <c r="L34" s="2" t="s">
         <v>47</v>
       </c>
       <c r="M34" s="2">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="N34" s="2">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="O34" s="2">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="P34" s="2">
         <v>5</v>
       </c>
       <c r="Q34" s="2" t="s">
         <v>47</v>
       </c>
       <c r="R34" s="2">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="S34" s="2">
         <v>5</v>
       </c>
       <c r="T34" s="2">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="U34" s="2">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="V34" s="2" t="s">
         <v>47</v>
       </c>
       <c r="W34" s="2">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="X34" s="2">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="Y34" s="2">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="Z34" s="2">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="AA34" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AB34" s="2">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="AC34" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AD34" s="2">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="AE34" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AF34" s="2">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="AG34" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AH34" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AI34" s="2"/>
       <c r="AJ34" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AK34" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AL34">
-        <v>31</v>
+        <v>68</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="s">
-        <v>225</v>
+        <v>240</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>226</v>
+        <v>241</v>
       </c>
       <c r="D35" s="2" t="s">
-        <v>107</v>
+        <v>46</v>
       </c>
       <c r="E35" s="2" t="s">
-        <v>227</v>
+        <v>47</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>228</v>
+        <v>242</v>
       </c>
       <c r="G35" s="2" t="s">
-        <v>229</v>
+        <v>243</v>
       </c>
       <c r="H35" s="2" t="s">
-        <v>50</v>
+        <v>238</v>
       </c>
       <c r="I35" s="2" t="s">
-        <v>230</v>
+        <v>244</v>
       </c>
       <c r="J35" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="K35" s="2"/>
+      <c r="K35" s="2" t="s">
+        <v>68</v>
+      </c>
       <c r="L35" s="2" t="s">
-        <v>231</v>
+        <v>47</v>
       </c>
       <c r="M35" s="2">
         <v>5</v>
       </c>
       <c r="N35" s="2">
         <v>5</v>
       </c>
       <c r="O35" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="P35" s="2">
         <v>5</v>
       </c>
       <c r="Q35" s="2" t="s">
         <v>47</v>
       </c>
       <c r="R35" s="2">
         <v>5</v>
       </c>
       <c r="S35" s="2">
         <v>5</v>
       </c>
       <c r="T35" s="2">
         <v>5</v>
       </c>
       <c r="U35" s="2">
         <v>5</v>
       </c>
       <c r="V35" s="2" t="s">
         <v>47</v>
       </c>
       <c r="W35" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="X35" s="2">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="Y35" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="Z35" s="2">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="AA35" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AB35" s="2">
         <v>5</v>
       </c>
       <c r="AC35" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AD35" s="2">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="AE35" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AF35" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="AG35" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AH35" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AI35" s="2"/>
       <c r="AJ35" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AK35" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AL35">
-        <v>32</v>
+        <v>69</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="s">
-        <v>232</v>
+        <v>245</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C36" s="2" t="s">
-        <v>233</v>
+        <v>246</v>
       </c>
       <c r="D36" s="2" t="s">
-        <v>65</v>
+        <v>46</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="F36" s="2"/>
+      <c r="F36" s="2" t="s">
+        <v>247</v>
+      </c>
       <c r="G36" s="2" t="s">
-        <v>234</v>
+        <v>248</v>
       </c>
       <c r="H36" s="2" t="s">
-        <v>235</v>
+        <v>50</v>
       </c>
       <c r="I36" s="2" t="s">
-        <v>236</v>
+        <v>249</v>
       </c>
       <c r="J36" s="2" t="s">
         <v>47</v>
       </c>
       <c r="K36" s="2" t="s">
-        <v>69</v>
+        <v>81</v>
       </c>
       <c r="L36" s="2" t="s">
         <v>47</v>
       </c>
       <c r="M36" s="2">
         <v>5</v>
       </c>
       <c r="N36" s="2">
         <v>5</v>
       </c>
       <c r="O36" s="2">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="P36" s="2">
         <v>5</v>
       </c>
       <c r="Q36" s="2" t="s">
         <v>47</v>
       </c>
       <c r="R36" s="2">
         <v>5</v>
       </c>
       <c r="S36" s="2">
         <v>5</v>
       </c>
       <c r="T36" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="U36" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="V36" s="2" t="s">
         <v>47</v>
       </c>
       <c r="W36" s="2">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="X36" s="2">
         <v>5</v>
       </c>
-      <c r="Y36" s="2">
-[...3 lines deleted...]
-        <v>5</v>
+      <c r="Y36" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="Z36" s="2" t="s">
+        <v>103</v>
       </c>
       <c r="AA36" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AB36" s="2">
         <v>5</v>
       </c>
       <c r="AC36" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AD36" s="2">
         <v>5</v>
       </c>
       <c r="AE36" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AF36" s="2">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="AG36" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AH36" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AI36" s="2"/>
       <c r="AJ36" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AK36" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AL36">
-        <v>33</v>
+        <v>70</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="s">
-        <v>237</v>
+        <v>250</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C37" s="2" t="s">
-        <v>238</v>
+        <v>251</v>
       </c>
       <c r="D37" s="2" t="s">
-        <v>65</v>
+        <v>46</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="F37" s="2"/>
+      <c r="F37" s="2" t="s">
+        <v>252</v>
+      </c>
       <c r="G37" s="2" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="H37" s="2" t="s">
-        <v>235</v>
+        <v>50</v>
       </c>
       <c r="I37" s="2" t="s">
-        <v>240</v>
+        <v>254</v>
       </c>
       <c r="J37" s="2" t="s">
         <v>47</v>
       </c>
       <c r="K37" s="2" t="s">
-        <v>112</v>
+        <v>255</v>
       </c>
       <c r="L37" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="M37" s="2"/>
+      <c r="M37" s="2">
+        <v>4</v>
+      </c>
       <c r="N37" s="2">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="O37" s="2"/>
+        <v>3</v>
+      </c>
+      <c r="O37" s="2">
+        <v>4</v>
+      </c>
       <c r="P37" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="Q37" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="R37" s="2"/>
+      <c r="R37" s="2">
+        <v>3</v>
+      </c>
       <c r="S37" s="2">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="T37" s="2"/>
+        <v>3</v>
+      </c>
+      <c r="T37" s="2">
+        <v>4</v>
+      </c>
       <c r="U37" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="V37" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="W37" s="2"/>
+      <c r="W37" s="2">
+        <v>3</v>
+      </c>
       <c r="X37" s="2">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="Y37" s="2"/>
+        <v>3</v>
+      </c>
+      <c r="Y37" s="2">
+        <v>3</v>
+      </c>
       <c r="Z37" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="AA37" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AB37" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="AC37" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AD37" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="AE37" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AF37" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="AG37" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AH37" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AI37" s="2"/>
       <c r="AJ37" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AK37" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AL37">
-        <v>34</v>
+        <v>71</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="s">
-        <v>241</v>
+        <v>256</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C38" s="2" t="s">
-        <v>181</v>
+        <v>257</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="F38" s="2"/>
+      <c r="F38" s="2" t="s">
+        <v>258</v>
+      </c>
       <c r="G38" s="2" t="s">
-        <v>242</v>
+        <v>259</v>
       </c>
       <c r="H38" s="2" t="s">
         <v>50</v>
       </c>
       <c r="I38" s="2" t="s">
-        <v>183</v>
+        <v>260</v>
       </c>
       <c r="J38" s="2" t="s">
         <v>47</v>
       </c>
       <c r="K38" s="2" t="s">
-        <v>184</v>
+        <v>68</v>
       </c>
       <c r="L38" s="2" t="s">
-        <v>47</v>
-[...11 lines deleted...]
-        <v>103</v>
+        <v>261</v>
+      </c>
+      <c r="M38" s="2">
+        <v>5</v>
+      </c>
+      <c r="N38" s="2">
+        <v>5</v>
+      </c>
+      <c r="O38" s="2">
+        <v>4</v>
+      </c>
+      <c r="P38" s="2">
+        <v>4</v>
       </c>
       <c r="Q38" s="2" t="s">
         <v>47</v>
       </c>
       <c r="R38" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="S38" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="T38" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="U38" s="2">
         <v>4</v>
       </c>
       <c r="V38" s="2" t="s">
         <v>47</v>
       </c>
       <c r="W38" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="X38" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="Y38" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="Z38" s="2">
         <v>4</v>
       </c>
       <c r="AA38" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="AB38" s="2"/>
+      <c r="AB38" s="2">
+        <v>4</v>
+      </c>
       <c r="AC38" s="2" t="s">
-        <v>185</v>
+        <v>47</v>
       </c>
       <c r="AD38" s="2">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="AE38" s="2" t="s">
-        <v>47</v>
+        <v>262</v>
       </c>
       <c r="AF38" s="2">
         <v>4</v>
       </c>
       <c r="AG38" s="2" t="s">
-        <v>47</v>
+        <v>263</v>
       </c>
       <c r="AH38" s="2" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="AI38" s="2"/>
+        <v>264</v>
+      </c>
+      <c r="AI38" s="2">
+        <v>5</v>
+      </c>
       <c r="AJ38" s="2" t="s">
-        <v>47</v>
+        <v>265</v>
       </c>
       <c r="AK38" s="2" t="s">
-        <v>47</v>
+        <v>266</v>
       </c>
       <c r="AL38">
-        <v>35</v>
+        <v>72</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="s">
-        <v>243</v>
+        <v>267</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C39" s="2" t="s">
-        <v>244</v>
+        <v>268</v>
       </c>
       <c r="D39" s="2" t="s">
-        <v>107</v>
+        <v>46</v>
       </c>
       <c r="E39" s="2" t="s">
-        <v>245</v>
+        <v>47</v>
       </c>
       <c r="F39" s="2" t="s">
-        <v>246</v>
+        <v>269</v>
       </c>
       <c r="G39" s="2" t="s">
-        <v>247</v>
+        <v>270</v>
       </c>
       <c r="H39" s="2" t="s">
         <v>50</v>
       </c>
       <c r="I39" s="2" t="s">
-        <v>248</v>
+        <v>271</v>
       </c>
       <c r="J39" s="2" t="s">
         <v>47</v>
       </c>
       <c r="K39" s="2" t="s">
-        <v>249</v>
+        <v>81</v>
       </c>
       <c r="L39" s="2" t="s">
         <v>47</v>
       </c>
       <c r="M39" s="2">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="N39" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="O39" s="2">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="P39" s="2">
         <v>3</v>
       </c>
       <c r="Q39" s="2" t="s">
         <v>47</v>
       </c>
       <c r="R39" s="2">
+        <v>5</v>
+      </c>
+      <c r="S39" s="2">
+        <v>4</v>
+      </c>
+      <c r="T39" s="2">
+        <v>5</v>
+      </c>
+      <c r="U39" s="2">
         <v>3</v>
       </c>
-      <c r="S39" s="2">
-[...7 lines deleted...]
-      </c>
       <c r="V39" s="2" t="s">
         <v>47</v>
       </c>
       <c r="W39" s="2">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="X39" s="2">
         <v>3</v>
       </c>
       <c r="Y39" s="2">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="Z39" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AA39" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AB39" s="2">
         <v>3</v>
       </c>
       <c r="AC39" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AD39" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AE39" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AF39" s="2">
         <v>3</v>
       </c>
       <c r="AG39" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AH39" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AI39" s="2"/>
       <c r="AJ39" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AK39" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AL39">
-        <v>36</v>
+        <v>74</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="s">
-        <v>250</v>
+        <v>272</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C40" s="2" t="s">
-        <v>226</v>
+        <v>273</v>
       </c>
       <c r="D40" s="2" t="s">
-        <v>107</v>
+        <v>46</v>
       </c>
       <c r="E40" s="2" t="s">
-        <v>227</v>
+        <v>47</v>
       </c>
       <c r="F40" s="2" t="s">
-        <v>228</v>
+        <v>274</v>
       </c>
       <c r="G40" s="2" t="s">
-        <v>229</v>
+        <v>275</v>
       </c>
       <c r="H40" s="2" t="s">
         <v>50</v>
       </c>
       <c r="I40" s="2" t="s">
-        <v>230</v>
+        <v>276</v>
       </c>
       <c r="J40" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="K40" s="2"/>
+      <c r="K40" s="2" t="s">
+        <v>277</v>
+      </c>
       <c r="L40" s="2" t="s">
-        <v>231</v>
+        <v>47</v>
       </c>
       <c r="M40" s="2">
         <v>5</v>
       </c>
       <c r="N40" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="O40" s="2">
         <v>5</v>
       </c>
       <c r="P40" s="2">
         <v>5</v>
       </c>
       <c r="Q40" s="2" t="s">
         <v>47</v>
       </c>
       <c r="R40" s="2">
         <v>5</v>
       </c>
       <c r="S40" s="2">
         <v>5</v>
       </c>
       <c r="T40" s="2">
         <v>5</v>
       </c>
       <c r="U40" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="V40" s="2" t="s">
         <v>47</v>
       </c>
       <c r="W40" s="2">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="X40" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="Y40" s="2">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="Z40" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="AA40" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AB40" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="AC40" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AD40" s="2">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="AE40" s="2" t="s">
-        <v>47</v>
+        <v>278</v>
       </c>
       <c r="AF40" s="2">
-        <v>5</v>
+        <v>-3</v>
       </c>
       <c r="AG40" s="2" t="s">
-        <v>47</v>
+        <v>279</v>
       </c>
       <c r="AH40" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AI40" s="2"/>
       <c r="AJ40" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AK40" s="2" t="s">
-        <v>47</v>
+        <v>280</v>
       </c>
       <c r="AL40">
-        <v>37</v>
+        <v>75</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="s">
-        <v>251</v>
+        <v>281</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C41" s="2" t="s">
-        <v>244</v>
+        <v>282</v>
       </c>
       <c r="D41" s="2" t="s">
-        <v>107</v>
+        <v>91</v>
       </c>
       <c r="E41" s="2" t="s">
-        <v>252</v>
+        <v>47</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>253</v>
+        <v>283</v>
       </c>
       <c r="G41" s="2" t="s">
-        <v>254</v>
+        <v>284</v>
       </c>
       <c r="H41" s="2" t="s">
-        <v>50</v>
+        <v>238</v>
       </c>
       <c r="I41" s="2" t="s">
-        <v>248</v>
+        <v>285</v>
       </c>
       <c r="J41" s="2" t="s">
         <v>47</v>
       </c>
       <c r="K41" s="2" t="s">
-        <v>249</v>
+        <v>286</v>
       </c>
       <c r="L41" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="M41" s="2">
-[...9 lines deleted...]
-        <v>3</v>
+      <c r="M41" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="N41" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="O41" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="P41" s="2" t="s">
+        <v>103</v>
       </c>
       <c r="Q41" s="2" t="s">
         <v>47</v>
       </c>
       <c r="R41" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="S41" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="T41" s="2">
         <v>4</v>
       </c>
       <c r="U41" s="2">
         <v>4</v>
       </c>
       <c r="V41" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="W41" s="2">
-[...9 lines deleted...]
-        <v>3</v>
+      <c r="W41" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="X41" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="Y41" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="Z41" s="2" t="s">
+        <v>103</v>
       </c>
       <c r="AA41" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="AB41" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AB41" s="2"/>
       <c r="AC41" s="2" t="s">
-        <v>47</v>
+        <v>131</v>
       </c>
       <c r="AD41" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AE41" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AF41" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AG41" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AH41" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AI41" s="2"/>
       <c r="AJ41" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AK41" s="2" t="s">
-        <v>255</v>
+        <v>47</v>
       </c>
       <c r="AL41">
-        <v>38</v>
+        <v>76</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="s">
-        <v>256</v>
+        <v>287</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C42" s="2" t="s">
-        <v>257</v>
+        <v>288</v>
       </c>
       <c r="D42" s="2" t="s">
-        <v>46</v>
+        <v>289</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F42" s="2" t="s">
-        <v>258</v>
+        <v>290</v>
       </c>
       <c r="G42" s="2" t="s">
-        <v>259</v>
+        <v>291</v>
       </c>
       <c r="H42" s="2" t="s">
         <v>50</v>
       </c>
       <c r="I42" s="2" t="s">
-        <v>260</v>
+        <v>292</v>
       </c>
       <c r="J42" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="K42" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K42" s="2"/>
       <c r="L42" s="2" t="s">
-        <v>261</v>
-[...11 lines deleted...]
-        <v>4</v>
+        <v>293</v>
+      </c>
+      <c r="M42" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="N42" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="O42" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="P42" s="2" t="s">
+        <v>103</v>
       </c>
       <c r="Q42" s="2" t="s">
         <v>47</v>
       </c>
       <c r="R42" s="2">
         <v>4</v>
       </c>
       <c r="S42" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="T42" s="2">
         <v>4</v>
       </c>
       <c r="U42" s="2">
         <v>4</v>
       </c>
       <c r="V42" s="2" t="s">
         <v>47</v>
       </c>
       <c r="W42" s="2">
         <v>4</v>
       </c>
       <c r="X42" s="2">
         <v>4</v>
       </c>
-      <c r="Y42" s="2">
-[...3 lines deleted...]
-        <v>4</v>
+      <c r="Y42" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="Z42" s="2" t="s">
+        <v>103</v>
       </c>
       <c r="AA42" s="2" t="s">
         <v>47</v>
       </c>
       <c r="AB42" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="AC42" s="2" t="s">
-        <v>262</v>
+        <v>47</v>
       </c>
       <c r="AD42" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="AE42" s="2" t="s">
-        <v>263</v>
+        <v>47</v>
       </c>
       <c r="AF42" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="AG42" s="2" t="s">
-        <v>264</v>
+        <v>47</v>
       </c>
       <c r="AH42" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="AI42" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="AI42" s="2"/>
       <c r="AJ42" s="2" t="s">
-        <v>265</v>
+        <v>47</v>
       </c>
       <c r="AK42" s="2" t="s">
-        <v>266</v>
+        <v>47</v>
       </c>
       <c r="AL42">
-        <v>39</v>
+        <v>77</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="2" t="s">
+        <v>294</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>295</v>
+      </c>
+      <c r="D43" s="2" t="s">
+        <v>296</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>297</v>
+      </c>
+      <c r="G43" s="2" t="s">
+        <v>298</v>
+      </c>
+      <c r="H43" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="I43" s="2" t="s">
+        <v>299</v>
+      </c>
+      <c r="J43" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="K43" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="L43" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="M43" s="2">
+        <v>5</v>
+      </c>
+      <c r="N43" s="2">
+        <v>5</v>
+      </c>
+      <c r="O43" s="2">
+        <v>5</v>
+      </c>
+      <c r="P43" s="2">
+        <v>5</v>
+      </c>
+      <c r="Q43" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="R43" s="2">
+        <v>5</v>
+      </c>
+      <c r="S43" s="2">
+        <v>5</v>
+      </c>
+      <c r="T43" s="2">
+        <v>5</v>
+      </c>
+      <c r="U43" s="2">
+        <v>5</v>
+      </c>
+      <c r="V43" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="W43" s="2">
+        <v>5</v>
+      </c>
+      <c r="X43" s="2">
+        <v>5</v>
+      </c>
+      <c r="Y43" s="2">
+        <v>5</v>
+      </c>
+      <c r="Z43" s="2">
+        <v>5</v>
+      </c>
+      <c r="AA43" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AB43" s="2">
+        <v>5</v>
+      </c>
+      <c r="AC43" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AD43" s="2">
+        <v>4</v>
+      </c>
+      <c r="AE43" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AF43" s="2">
+        <v>4</v>
+      </c>
+      <c r="AG43" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AH43" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AI43" s="2"/>
+      <c r="AJ43" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AK43" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AL43">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="2" t="s">
+        <v>301</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C44" s="2" t="s">
+        <v>302</v>
+      </c>
+      <c r="D44" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>303</v>
+      </c>
+      <c r="G44" s="2" t="s">
+        <v>304</v>
+      </c>
+      <c r="H44" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="I44" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="J44" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="K44" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="L44" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="M44" s="2">
+        <v>4</v>
+      </c>
+      <c r="N44" s="2">
+        <v>4</v>
+      </c>
+      <c r="O44" s="2">
+        <v>4</v>
+      </c>
+      <c r="P44" s="2">
+        <v>4</v>
+      </c>
+      <c r="Q44" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="R44" s="2">
+        <v>4</v>
+      </c>
+      <c r="S44" s="2">
+        <v>4</v>
+      </c>
+      <c r="T44" s="2">
+        <v>4</v>
+      </c>
+      <c r="U44" s="2">
+        <v>4</v>
+      </c>
+      <c r="V44" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="W44" s="2">
+        <v>4</v>
+      </c>
+      <c r="X44" s="2">
+        <v>4</v>
+      </c>
+      <c r="Y44" s="2">
+        <v>4</v>
+      </c>
+      <c r="Z44" s="2">
+        <v>4</v>
+      </c>
+      <c r="AA44" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AB44" s="2">
+        <v>4</v>
+      </c>
+      <c r="AC44" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AD44" s="2">
+        <v>4</v>
+      </c>
+      <c r="AE44" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AF44" s="2">
+        <v>4</v>
+      </c>
+      <c r="AG44" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AH44" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AI44" s="2"/>
+      <c r="AJ44" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AK44" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AL44">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="2" t="s">
+        <v>305</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="D45" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="G45" s="2" t="s">
+        <v>308</v>
+      </c>
+      <c r="H45" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="I45" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="J45" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="K45" s="2" t="s">
+        <v>310</v>
+      </c>
+      <c r="L45" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="M45" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="N45" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="O45" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="P45" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="Q45" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="R45" s="2">
+        <v>4</v>
+      </c>
+      <c r="S45" s="2">
+        <v>4</v>
+      </c>
+      <c r="T45" s="2">
+        <v>4</v>
+      </c>
+      <c r="U45" s="2">
+        <v>4</v>
+      </c>
+      <c r="V45" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="W45" s="2">
+        <v>4</v>
+      </c>
+      <c r="X45" s="2">
+        <v>4</v>
+      </c>
+      <c r="Y45" s="2">
+        <v>4</v>
+      </c>
+      <c r="Z45" s="2">
+        <v>4</v>
+      </c>
+      <c r="AA45" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AB45" s="2"/>
+      <c r="AC45" s="2" t="s">
+        <v>311</v>
+      </c>
+      <c r="AD45" s="2">
+        <v>4</v>
+      </c>
+      <c r="AE45" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AF45" s="2">
+        <v>4</v>
+      </c>
+      <c r="AG45" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AH45" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AI45" s="2"/>
+      <c r="AJ45" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AK45" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AL45">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="2" t="s">
+        <v>312</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>313</v>
+      </c>
+      <c r="D46" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>314</v>
+      </c>
+      <c r="G46" s="2" t="s">
+        <v>315</v>
+      </c>
+      <c r="H46" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="I46" s="2" t="s">
+        <v>316</v>
+      </c>
+      <c r="J46" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="K46" s="2" t="s">
+        <v>317</v>
+      </c>
+      <c r="L46" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="M46" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="N46" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="O46" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="P46" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="Q46" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="R46" s="2">
+        <v>4</v>
+      </c>
+      <c r="S46" s="2">
+        <v>4</v>
+      </c>
+      <c r="T46" s="2">
+        <v>4</v>
+      </c>
+      <c r="U46" s="2">
+        <v>4</v>
+      </c>
+      <c r="V46" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="W46" s="2">
+        <v>5</v>
+      </c>
+      <c r="X46" s="2">
+        <v>4</v>
+      </c>
+      <c r="Y46" s="2">
+        <v>5</v>
+      </c>
+      <c r="Z46" s="2">
+        <v>4</v>
+      </c>
+      <c r="AA46" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AB46" s="2"/>
+      <c r="AC46" s="2" t="s">
+        <v>318</v>
+      </c>
+      <c r="AD46" s="2">
+        <v>4</v>
+      </c>
+      <c r="AE46" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AF46" s="2">
+        <v>4</v>
+      </c>
+      <c r="AG46" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AH46" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AI46" s="2"/>
+      <c r="AJ46" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AK46" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AL46">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="2" t="s">
+        <v>319</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>320</v>
+      </c>
+      <c r="D47" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>321</v>
+      </c>
+      <c r="G47" s="2" t="s">
+        <v>322</v>
+      </c>
+      <c r="H47" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="I47" s="2" t="s">
+        <v>323</v>
+      </c>
+      <c r="J47" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="K47" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="L47" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="M47" s="2">
+        <v>5</v>
+      </c>
+      <c r="N47" s="2">
+        <v>5</v>
+      </c>
+      <c r="O47" s="2">
+        <v>5</v>
+      </c>
+      <c r="P47" s="2">
+        <v>5</v>
+      </c>
+      <c r="Q47" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="R47" s="2">
+        <v>5</v>
+      </c>
+      <c r="S47" s="2">
+        <v>5</v>
+      </c>
+      <c r="T47" s="2">
+        <v>5</v>
+      </c>
+      <c r="U47" s="2">
+        <v>5</v>
+      </c>
+      <c r="V47" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="W47" s="2">
+        <v>5</v>
+      </c>
+      <c r="X47" s="2">
+        <v>5</v>
+      </c>
+      <c r="Y47" s="2"/>
+      <c r="Z47" s="2"/>
+      <c r="AA47" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AB47" s="2">
+        <v>5</v>
+      </c>
+      <c r="AC47" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AD47" s="2">
+        <v>5</v>
+      </c>
+      <c r="AE47" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AF47" s="2">
+        <v>5</v>
+      </c>
+      <c r="AG47" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AH47" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AI47" s="2"/>
+      <c r="AJ47" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AK47" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AL47">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>325</v>
+      </c>
+      <c r="D48" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>326</v>
+      </c>
+      <c r="G48" s="2" t="s">
+        <v>327</v>
+      </c>
+      <c r="H48" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="I48" s="2" t="s">
+        <v>328</v>
+      </c>
+      <c r="J48" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="K48" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="L48" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="M48" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="N48" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="O48" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="P48" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="Q48" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="R48" s="2">
+        <v>4</v>
+      </c>
+      <c r="S48" s="2">
+        <v>4</v>
+      </c>
+      <c r="T48" s="2">
+        <v>4</v>
+      </c>
+      <c r="U48" s="2">
+        <v>4</v>
+      </c>
+      <c r="V48" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="W48" s="2">
+        <v>4</v>
+      </c>
+      <c r="X48" s="2">
+        <v>4</v>
+      </c>
+      <c r="Y48" s="2">
+        <v>4</v>
+      </c>
+      <c r="Z48" s="2">
+        <v>4</v>
+      </c>
+      <c r="AA48" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AB48" s="2"/>
+      <c r="AC48" s="2" t="s">
+        <v>311</v>
+      </c>
+      <c r="AD48" s="2">
+        <v>4</v>
+      </c>
+      <c r="AE48" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AF48" s="2">
+        <v>4</v>
+      </c>
+      <c r="AG48" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AH48" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AI48" s="2">
+        <v>4</v>
+      </c>
+      <c r="AJ48" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AK48" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AL48">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="2" t="s">
+        <v>329</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>330</v>
+      </c>
+      <c r="D49" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>331</v>
+      </c>
+      <c r="G49" s="2" t="s">
+        <v>332</v>
+      </c>
+      <c r="H49" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="I49" s="2" t="s">
+        <v>333</v>
+      </c>
+      <c r="J49" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="K49" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="L49" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="M49" s="2">
+        <v>4</v>
+      </c>
+      <c r="N49" s="2">
+        <v>4</v>
+      </c>
+      <c r="O49" s="2">
+        <v>4</v>
+      </c>
+      <c r="P49" s="2">
+        <v>4</v>
+      </c>
+      <c r="Q49" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="R49" s="2">
+        <v>4</v>
+      </c>
+      <c r="S49" s="2">
+        <v>4</v>
+      </c>
+      <c r="T49" s="2">
+        <v>4</v>
+      </c>
+      <c r="U49" s="2">
+        <v>4</v>
+      </c>
+      <c r="V49" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="W49" s="2">
+        <v>4</v>
+      </c>
+      <c r="X49" s="2">
+        <v>4</v>
+      </c>
+      <c r="Y49" s="2">
+        <v>4</v>
+      </c>
+      <c r="Z49" s="2">
+        <v>4</v>
+      </c>
+      <c r="AA49" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AB49" s="2">
+        <v>4</v>
+      </c>
+      <c r="AC49" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AD49" s="2">
+        <v>4</v>
+      </c>
+      <c r="AE49" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AF49" s="2">
+        <v>4</v>
+      </c>
+      <c r="AG49" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AH49" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AI49" s="2"/>
+      <c r="AJ49" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AK49" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AL49">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="2" t="s">
+        <v>334</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C50" s="2" t="s">
+        <v>335</v>
+      </c>
+      <c r="D50" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>336</v>
+      </c>
+      <c r="G50" s="2" t="s">
+        <v>337</v>
+      </c>
+      <c r="H50" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="I50" s="2" t="s">
+        <v>338</v>
+      </c>
+      <c r="J50" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="K50" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="L50" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="M50" s="2">
+        <v>4</v>
+      </c>
+      <c r="N50" s="2">
+        <v>4</v>
+      </c>
+      <c r="O50" s="2">
+        <v>4</v>
+      </c>
+      <c r="P50" s="2">
+        <v>4</v>
+      </c>
+      <c r="Q50" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="R50" s="2">
+        <v>4</v>
+      </c>
+      <c r="S50" s="2">
+        <v>4</v>
+      </c>
+      <c r="T50" s="2">
+        <v>4</v>
+      </c>
+      <c r="U50" s="2">
+        <v>4</v>
+      </c>
+      <c r="V50" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="W50" s="2">
+        <v>4</v>
+      </c>
+      <c r="X50" s="2">
+        <v>4</v>
+      </c>
+      <c r="Y50" s="2">
+        <v>4</v>
+      </c>
+      <c r="Z50" s="2">
+        <v>4</v>
+      </c>
+      <c r="AA50" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AB50" s="2">
+        <v>4</v>
+      </c>
+      <c r="AC50" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AD50" s="2">
+        <v>4</v>
+      </c>
+      <c r="AE50" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AF50" s="2">
+        <v>4</v>
+      </c>
+      <c r="AG50" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AH50" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AI50" s="2"/>
+      <c r="AJ50" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AK50" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AL50">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="2" t="s">
+        <v>339</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>340</v>
+      </c>
+      <c r="D51" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>341</v>
+      </c>
+      <c r="G51" s="2" t="s">
+        <v>342</v>
+      </c>
+      <c r="H51" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="I51" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="J51" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="K51" s="2" t="s">
+        <v>344</v>
+      </c>
+      <c r="L51" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="M51" s="2">
+        <v>4</v>
+      </c>
+      <c r="N51" s="2">
+        <v>4</v>
+      </c>
+      <c r="O51" s="2">
+        <v>4</v>
+      </c>
+      <c r="P51" s="2">
+        <v>4</v>
+      </c>
+      <c r="Q51" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="R51" s="2">
+        <v>4</v>
+      </c>
+      <c r="S51" s="2">
+        <v>4</v>
+      </c>
+      <c r="T51" s="2">
+        <v>4</v>
+      </c>
+      <c r="U51" s="2">
+        <v>4</v>
+      </c>
+      <c r="V51" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="W51" s="2">
+        <v>4</v>
+      </c>
+      <c r="X51" s="2">
+        <v>4</v>
+      </c>
+      <c r="Y51" s="2">
+        <v>4</v>
+      </c>
+      <c r="Z51" s="2">
+        <v>4</v>
+      </c>
+      <c r="AA51" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AB51" s="2">
+        <v>4</v>
+      </c>
+      <c r="AC51" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AD51" s="2">
+        <v>4</v>
+      </c>
+      <c r="AE51" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AF51" s="2">
+        <v>4</v>
+      </c>
+      <c r="AG51" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AH51" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AI51" s="2"/>
+      <c r="AJ51" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AK51" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AL51">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C52" s="2" t="s">
+        <v>346</v>
+      </c>
+      <c r="D52" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>347</v>
+      </c>
+      <c r="G52" s="2" t="s">
+        <v>348</v>
+      </c>
+      <c r="H52" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="I52" s="2" t="s">
+        <v>349</v>
+      </c>
+      <c r="J52" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="K52" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="L52" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="M52" s="2">
+        <v>4</v>
+      </c>
+      <c r="N52" s="2">
+        <v>4</v>
+      </c>
+      <c r="O52" s="2">
+        <v>4</v>
+      </c>
+      <c r="P52" s="2">
+        <v>4</v>
+      </c>
+      <c r="Q52" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="R52" s="2">
+        <v>4</v>
+      </c>
+      <c r="S52" s="2">
+        <v>4</v>
+      </c>
+      <c r="T52" s="2">
+        <v>4</v>
+      </c>
+      <c r="U52" s="2">
+        <v>4</v>
+      </c>
+      <c r="V52" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="W52" s="2">
+        <v>4</v>
+      </c>
+      <c r="X52" s="2">
+        <v>4</v>
+      </c>
+      <c r="Y52" s="2">
+        <v>4</v>
+      </c>
+      <c r="Z52" s="2">
+        <v>4</v>
+      </c>
+      <c r="AA52" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AB52" s="2">
+        <v>4</v>
+      </c>
+      <c r="AC52" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AD52" s="2">
+        <v>4</v>
+      </c>
+      <c r="AE52" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AF52" s="2">
+        <v>4</v>
+      </c>
+      <c r="AG52" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AH52" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AI52" s="2"/>
+      <c r="AJ52" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AK52" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AL52">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="2" t="s">
+        <v>350</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>351</v>
+      </c>
+      <c r="D53" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>352</v>
+      </c>
+      <c r="G53" s="2" t="s">
+        <v>353</v>
+      </c>
+      <c r="H53" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="I53" s="2" t="s">
+        <v>354</v>
+      </c>
+      <c r="J53" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="K53" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="L53" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="M53" s="2"/>
+      <c r="N53" s="2">
+        <v>5</v>
+      </c>
+      <c r="O53" s="2"/>
+      <c r="P53" s="2">
+        <v>5</v>
+      </c>
+      <c r="Q53" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="R53" s="2"/>
+      <c r="S53" s="2">
+        <v>5</v>
+      </c>
+      <c r="T53" s="2"/>
+      <c r="U53" s="2">
+        <v>5</v>
+      </c>
+      <c r="V53" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="W53" s="2"/>
+      <c r="X53" s="2">
+        <v>5</v>
+      </c>
+      <c r="Y53" s="2"/>
+      <c r="Z53" s="2">
+        <v>5</v>
+      </c>
+      <c r="AA53" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AB53" s="2">
+        <v>5</v>
+      </c>
+      <c r="AC53" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AD53" s="2">
+        <v>5</v>
+      </c>
+      <c r="AE53" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AF53" s="2">
+        <v>5</v>
+      </c>
+      <c r="AG53" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AH53" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AI53" s="2"/>
+      <c r="AJ53" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AK53" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AL53">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C54" s="2" t="s">
+        <v>356</v>
+      </c>
+      <c r="D54" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>357</v>
+      </c>
+      <c r="G54" s="2" t="s">
+        <v>358</v>
+      </c>
+      <c r="H54" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="I54" s="2" t="s">
+        <v>359</v>
+      </c>
+      <c r="J54" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="K54" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="L54" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="M54" s="2"/>
+      <c r="N54" s="2">
+        <v>5</v>
+      </c>
+      <c r="O54" s="2"/>
+      <c r="P54" s="2">
+        <v>5</v>
+      </c>
+      <c r="Q54" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="R54" s="2"/>
+      <c r="S54" s="2">
+        <v>5</v>
+      </c>
+      <c r="T54" s="2"/>
+      <c r="U54" s="2">
+        <v>5</v>
+      </c>
+      <c r="V54" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="W54" s="2"/>
+      <c r="X54" s="2">
+        <v>5</v>
+      </c>
+      <c r="Y54" s="2"/>
+      <c r="Z54" s="2"/>
+      <c r="AA54" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AB54" s="2">
+        <v>5</v>
+      </c>
+      <c r="AC54" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AD54" s="2">
+        <v>5</v>
+      </c>
+      <c r="AE54" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AF54" s="2">
+        <v>5</v>
+      </c>
+      <c r="AG54" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AH54" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AI54" s="2"/>
+      <c r="AJ54" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AK54" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AL54">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="2" t="s">
+        <v>360</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C55" s="2" t="s">
+        <v>361</v>
+      </c>
+      <c r="D55" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>362</v>
+      </c>
+      <c r="G55" s="2" t="s">
+        <v>363</v>
+      </c>
+      <c r="H55" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="I55" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="J55" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="K55" s="2" t="s">
+        <v>364</v>
+      </c>
+      <c r="L55" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="M55" s="2">
+        <v>4</v>
+      </c>
+      <c r="N55" s="2">
+        <v>4</v>
+      </c>
+      <c r="O55" s="2">
+        <v>4</v>
+      </c>
+      <c r="P55" s="2">
+        <v>4</v>
+      </c>
+      <c r="Q55" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="R55" s="2">
+        <v>4</v>
+      </c>
+      <c r="S55" s="2">
+        <v>4</v>
+      </c>
+      <c r="T55" s="2">
+        <v>4</v>
+      </c>
+      <c r="U55" s="2">
+        <v>4</v>
+      </c>
+      <c r="V55" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="W55" s="2">
+        <v>4</v>
+      </c>
+      <c r="X55" s="2">
+        <v>4</v>
+      </c>
+      <c r="Y55" s="2">
+        <v>4</v>
+      </c>
+      <c r="Z55" s="2">
+        <v>4</v>
+      </c>
+      <c r="AA55" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AB55" s="2">
+        <v>4</v>
+      </c>
+      <c r="AC55" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AD55" s="2">
+        <v>4</v>
+      </c>
+      <c r="AE55" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AF55" s="2">
+        <v>4</v>
+      </c>
+      <c r="AG55" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AH55" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AI55" s="2"/>
+      <c r="AJ55" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AK55" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AL55">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="2" t="s">
+        <v>365</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>366</v>
+      </c>
+      <c r="D56" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="G56" s="2" t="s">
+        <v>368</v>
+      </c>
+      <c r="H56" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="I56" s="2" t="s">
+        <v>369</v>
+      </c>
+      <c r="J56" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="K56" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="L56" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="M56" s="2">
+        <v>5</v>
+      </c>
+      <c r="N56" s="2">
+        <v>4</v>
+      </c>
+      <c r="O56" s="2">
+        <v>5</v>
+      </c>
+      <c r="P56" s="2">
+        <v>4</v>
+      </c>
+      <c r="Q56" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="R56" s="2">
+        <v>4</v>
+      </c>
+      <c r="S56" s="2">
+        <v>4</v>
+      </c>
+      <c r="T56" s="2">
+        <v>4</v>
+      </c>
+      <c r="U56" s="2">
+        <v>4</v>
+      </c>
+      <c r="V56" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="W56" s="2">
+        <v>4</v>
+      </c>
+      <c r="X56" s="2">
+        <v>4</v>
+      </c>
+      <c r="Y56" s="2">
+        <v>4</v>
+      </c>
+      <c r="Z56" s="2">
+        <v>4</v>
+      </c>
+      <c r="AA56" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AB56" s="2">
+        <v>4</v>
+      </c>
+      <c r="AC56" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AD56" s="2">
+        <v>4</v>
+      </c>
+      <c r="AE56" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AF56" s="2">
+        <v>4</v>
+      </c>
+      <c r="AG56" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AH56" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AI56" s="2"/>
+      <c r="AJ56" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AK56" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AL56">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="2" t="s">
+        <v>370</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C57" s="2" t="s">
+        <v>371</v>
+      </c>
+      <c r="D57" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="G57" s="2" t="s">
+        <v>373</v>
+      </c>
+      <c r="H57" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="I57" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="J57" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="K57" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="L57" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="M57" s="2">
+        <v>5</v>
+      </c>
+      <c r="N57" s="2">
+        <v>5</v>
+      </c>
+      <c r="O57" s="2">
+        <v>5</v>
+      </c>
+      <c r="P57" s="2">
+        <v>5</v>
+      </c>
+      <c r="Q57" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="R57" s="2">
+        <v>5</v>
+      </c>
+      <c r="S57" s="2">
+        <v>5</v>
+      </c>
+      <c r="T57" s="2">
+        <v>5</v>
+      </c>
+      <c r="U57" s="2">
+        <v>5</v>
+      </c>
+      <c r="V57" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="W57" s="2">
+        <v>5</v>
+      </c>
+      <c r="X57" s="2">
+        <v>5</v>
+      </c>
+      <c r="Y57" s="2">
+        <v>5</v>
+      </c>
+      <c r="Z57" s="2">
+        <v>5</v>
+      </c>
+      <c r="AA57" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AB57" s="2">
+        <v>5</v>
+      </c>
+      <c r="AC57" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AD57" s="2">
+        <v>5</v>
+      </c>
+      <c r="AE57" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AF57" s="2">
+        <v>5</v>
+      </c>
+      <c r="AG57" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AH57" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AI57" s="2"/>
+      <c r="AJ57" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AK57" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AL57">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="2" t="s">
+        <v>374</v>
+      </c>
+      <c r="B58" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C58" s="2" t="s">
+        <v>375</v>
+      </c>
+      <c r="D58" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>376</v>
+      </c>
+      <c r="G58" s="2" t="s">
+        <v>377</v>
+      </c>
+      <c r="H58" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="I58" s="2" t="s">
+        <v>378</v>
+      </c>
+      <c r="J58" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="K58" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="L58" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="M58" s="2"/>
+      <c r="N58" s="2">
+        <v>5</v>
+      </c>
+      <c r="O58" s="2"/>
+      <c r="P58" s="2">
+        <v>5</v>
+      </c>
+      <c r="Q58" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="R58" s="2"/>
+      <c r="S58" s="2">
+        <v>5</v>
+      </c>
+      <c r="T58" s="2"/>
+      <c r="U58" s="2">
+        <v>5</v>
+      </c>
+      <c r="V58" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="W58" s="2"/>
+      <c r="X58" s="2">
+        <v>5</v>
+      </c>
+      <c r="Y58" s="2"/>
+      <c r="Z58" s="2">
+        <v>5</v>
+      </c>
+      <c r="AA58" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AB58" s="2">
+        <v>5</v>
+      </c>
+      <c r="AC58" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AD58" s="2">
+        <v>5</v>
+      </c>
+      <c r="AE58" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AF58" s="2">
+        <v>5</v>
+      </c>
+      <c r="AG58" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AH58" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AI58" s="2"/>
+      <c r="AJ58" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AK58" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AL58">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="2" t="s">
+        <v>379</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C59" s="2" t="s">
+        <v>380</v>
+      </c>
+      <c r="D59" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>381</v>
+      </c>
+      <c r="G59" s="2" t="s">
+        <v>382</v>
+      </c>
+      <c r="H59" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="I59" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="J59" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="K59" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="L59" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="M59" s="2">
+        <v>4</v>
+      </c>
+      <c r="N59" s="2">
+        <v>4</v>
+      </c>
+      <c r="O59" s="2">
+        <v>4</v>
+      </c>
+      <c r="P59" s="2">
+        <v>4</v>
+      </c>
+      <c r="Q59" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="R59" s="2">
+        <v>4</v>
+      </c>
+      <c r="S59" s="2">
+        <v>4</v>
+      </c>
+      <c r="T59" s="2">
+        <v>4</v>
+      </c>
+      <c r="U59" s="2">
+        <v>4</v>
+      </c>
+      <c r="V59" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="W59" s="2">
+        <v>4</v>
+      </c>
+      <c r="X59" s="2">
+        <v>4</v>
+      </c>
+      <c r="Y59" s="2">
+        <v>4</v>
+      </c>
+      <c r="Z59" s="2">
+        <v>4</v>
+      </c>
+      <c r="AA59" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AB59" s="2">
+        <v>4</v>
+      </c>
+      <c r="AC59" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AD59" s="2">
+        <v>4</v>
+      </c>
+      <c r="AE59" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AF59" s="2">
+        <v>4</v>
+      </c>
+      <c r="AG59" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AH59" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AI59" s="2">
+        <v>4</v>
+      </c>
+      <c r="AJ59" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AK59" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AL59">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="2" t="s">
+        <v>383</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C60" s="2" t="s">
+        <v>384</v>
+      </c>
+      <c r="D60" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>385</v>
+      </c>
+      <c r="G60" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="H60" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="I60" s="2" t="s">
+        <v>387</v>
+      </c>
+      <c r="J60" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="K60" s="2" t="s">
+        <v>388</v>
+      </c>
+      <c r="L60" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="M60" s="2"/>
+      <c r="N60" s="2">
+        <v>5</v>
+      </c>
+      <c r="O60" s="2"/>
+      <c r="P60" s="2">
+        <v>5</v>
+      </c>
+      <c r="Q60" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="R60" s="2"/>
+      <c r="S60" s="2">
+        <v>5</v>
+      </c>
+      <c r="T60" s="2"/>
+      <c r="U60" s="2">
+        <v>5</v>
+      </c>
+      <c r="V60" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="W60" s="2"/>
+      <c r="X60" s="2">
+        <v>4</v>
+      </c>
+      <c r="Y60" s="2"/>
+      <c r="Z60" s="2">
+        <v>5</v>
+      </c>
+      <c r="AA60" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AB60" s="2">
+        <v>5</v>
+      </c>
+      <c r="AC60" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AD60" s="2">
+        <v>5</v>
+      </c>
+      <c r="AE60" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AF60" s="2">
+        <v>5</v>
+      </c>
+      <c r="AG60" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AH60" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AI60" s="2"/>
+      <c r="AJ60" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AK60" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AL60">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="2" t="s">
+        <v>389</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C61" s="2" t="s">
+        <v>390</v>
+      </c>
+      <c r="D61" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>391</v>
+      </c>
+      <c r="G61" s="2" t="s">
+        <v>392</v>
+      </c>
+      <c r="H61" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="I61" s="2" t="s">
+        <v>393</v>
+      </c>
+      <c r="J61" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="K61" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="L61" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="M61" s="2">
+        <v>5</v>
+      </c>
+      <c r="N61" s="2">
+        <v>5</v>
+      </c>
+      <c r="O61" s="2">
+        <v>5</v>
+      </c>
+      <c r="P61" s="2">
+        <v>5</v>
+      </c>
+      <c r="Q61" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="R61" s="2">
+        <v>5</v>
+      </c>
+      <c r="S61" s="2">
+        <v>5</v>
+      </c>
+      <c r="T61" s="2">
+        <v>5</v>
+      </c>
+      <c r="U61" s="2">
+        <v>5</v>
+      </c>
+      <c r="V61" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="W61" s="2">
+        <v>5</v>
+      </c>
+      <c r="X61" s="2">
+        <v>5</v>
+      </c>
+      <c r="Y61" s="2">
+        <v>5</v>
+      </c>
+      <c r="Z61" s="2">
+        <v>5</v>
+      </c>
+      <c r="AA61" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AB61" s="2">
+        <v>5</v>
+      </c>
+      <c r="AC61" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AD61" s="2">
+        <v>5</v>
+      </c>
+      <c r="AE61" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AF61" s="2">
+        <v>5</v>
+      </c>
+      <c r="AG61" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AH61" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AI61" s="2"/>
+      <c r="AJ61" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AK61" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AL61">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>395</v>
+      </c>
+      <c r="C62" s="2" t="s">
+        <v>396</v>
+      </c>
+      <c r="D62" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>397</v>
+      </c>
+      <c r="G62" s="2" t="s">
+        <v>398</v>
+      </c>
+      <c r="H62" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="I62" s="2" t="s">
+        <v>338</v>
+      </c>
+      <c r="J62" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="K62" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="L62" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="M62" s="2"/>
+      <c r="N62" s="2">
+        <v>5</v>
+      </c>
+      <c r="O62" s="2"/>
+      <c r="P62" s="2">
+        <v>4</v>
+      </c>
+      <c r="Q62" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="R62" s="2">
+        <v>4</v>
+      </c>
+      <c r="S62" s="2">
+        <v>4</v>
+      </c>
+      <c r="T62" s="2">
+        <v>4</v>
+      </c>
+      <c r="U62" s="2">
+        <v>4</v>
+      </c>
+      <c r="V62" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="W62" s="2">
+        <v>4</v>
+      </c>
+      <c r="X62" s="2">
+        <v>4</v>
+      </c>
+      <c r="Y62" s="2">
+        <v>4</v>
+      </c>
+      <c r="Z62" s="2">
+        <v>4</v>
+      </c>
+      <c r="AA62" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AB62" s="2">
+        <v>4</v>
+      </c>
+      <c r="AC62" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AD62" s="2">
+        <v>4</v>
+      </c>
+      <c r="AE62" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AF62" s="2">
+        <v>4</v>
+      </c>
+      <c r="AG62" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AH62" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AI62" s="2"/>
+      <c r="AJ62" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AK62" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AL62">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="2" t="s">
+        <v>399</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C63" s="2" t="s">
+        <v>400</v>
+      </c>
+      <c r="D63" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>401</v>
+      </c>
+      <c r="G63" s="2" t="s">
+        <v>402</v>
+      </c>
+      <c r="H63" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="I63" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="J63" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="K63" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="L63" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="M63" s="2"/>
+      <c r="N63" s="2">
+        <v>5</v>
+      </c>
+      <c r="O63" s="2"/>
+      <c r="P63" s="2">
+        <v>4</v>
+      </c>
+      <c r="Q63" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="R63" s="2"/>
+      <c r="S63" s="2">
+        <v>4</v>
+      </c>
+      <c r="T63" s="2"/>
+      <c r="U63" s="2">
+        <v>4</v>
+      </c>
+      <c r="V63" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="W63" s="2"/>
+      <c r="X63" s="2">
+        <v>4</v>
+      </c>
+      <c r="Y63" s="2"/>
+      <c r="Z63" s="2">
+        <v>4</v>
+      </c>
+      <c r="AA63" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AB63" s="2">
+        <v>5</v>
+      </c>
+      <c r="AC63" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AD63" s="2">
+        <v>5</v>
+      </c>
+      <c r="AE63" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AF63" s="2">
+        <v>4</v>
+      </c>
+      <c r="AG63" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AH63" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AI63" s="2"/>
+      <c r="AJ63" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AK63" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AL63">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="2" t="s">
+        <v>404</v>
+      </c>
+      <c r="B64" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C64" s="2" t="s">
+        <v>405</v>
+      </c>
+      <c r="D64" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>406</v>
+      </c>
+      <c r="G64" s="2" t="s">
+        <v>407</v>
+      </c>
+      <c r="H64" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="I64" s="2" t="s">
+        <v>408</v>
+      </c>
+      <c r="J64" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="K64" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="L64" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="M64" s="2">
+        <v>4</v>
+      </c>
+      <c r="N64" s="2">
+        <v>4</v>
+      </c>
+      <c r="O64" s="2">
+        <v>4</v>
+      </c>
+      <c r="P64" s="2">
+        <v>4</v>
+      </c>
+      <c r="Q64" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="R64" s="2">
+        <v>4</v>
+      </c>
+      <c r="S64" s="2">
+        <v>4</v>
+      </c>
+      <c r="T64" s="2">
+        <v>4</v>
+      </c>
+      <c r="U64" s="2">
+        <v>4</v>
+      </c>
+      <c r="V64" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="W64" s="2">
+        <v>4</v>
+      </c>
+      <c r="X64" s="2">
+        <v>4</v>
+      </c>
+      <c r="Y64" s="2">
+        <v>4</v>
+      </c>
+      <c r="Z64" s="2">
+        <v>4</v>
+      </c>
+      <c r="AA64" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AB64" s="2">
+        <v>4</v>
+      </c>
+      <c r="AC64" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AD64" s="2">
+        <v>4</v>
+      </c>
+      <c r="AE64" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AF64" s="2">
+        <v>3</v>
+      </c>
+      <c r="AG64" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AH64" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AI64" s="2"/>
+      <c r="AJ64" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AK64" s="2" t="s">
+        <v>409</v>
+      </c>
+      <c r="AL64">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="2" t="s">
+        <v>410</v>
+      </c>
+      <c r="B65" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C65" s="2" t="s">
+        <v>411</v>
+      </c>
+      <c r="D65" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>412</v>
+      </c>
+      <c r="G65" s="2" t="s">
+        <v>413</v>
+      </c>
+      <c r="H65" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="I65" s="2" t="s">
+        <v>414</v>
+      </c>
+      <c r="J65" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="K65" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="L65" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="M65" s="2">
+        <v>4</v>
+      </c>
+      <c r="N65" s="2">
+        <v>5</v>
+      </c>
+      <c r="O65" s="2">
+        <v>4</v>
+      </c>
+      <c r="P65" s="2">
+        <v>5</v>
+      </c>
+      <c r="Q65" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="R65" s="2">
+        <v>4</v>
+      </c>
+      <c r="S65" s="2">
+        <v>4</v>
+      </c>
+      <c r="T65" s="2">
+        <v>4</v>
+      </c>
+      <c r="U65" s="2">
+        <v>4</v>
+      </c>
+      <c r="V65" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="W65" s="2">
+        <v>4</v>
+      </c>
+      <c r="X65" s="2">
+        <v>4</v>
+      </c>
+      <c r="Y65" s="2">
+        <v>4</v>
+      </c>
+      <c r="Z65" s="2">
+        <v>4</v>
+      </c>
+      <c r="AA65" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AB65" s="2">
+        <v>5</v>
+      </c>
+      <c r="AC65" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AD65" s="2">
+        <v>5</v>
+      </c>
+      <c r="AE65" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AF65" s="2">
+        <v>4</v>
+      </c>
+      <c r="AG65" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AH65" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AI65" s="2"/>
+      <c r="AJ65" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AK65" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AL65">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="2" t="s">
+        <v>415</v>
+      </c>
+      <c r="B66" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C66" s="2" t="s">
+        <v>416</v>
+      </c>
+      <c r="D66" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>417</v>
+      </c>
+      <c r="G66" s="2" t="s">
+        <v>418</v>
+      </c>
+      <c r="H66" s="2"/>
+      <c r="I66" s="2" t="s">
+        <v>419</v>
+      </c>
+      <c r="J66" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="K66" s="2" t="s">
+        <v>420</v>
+      </c>
+      <c r="L66" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="M66" s="2">
+        <v>5</v>
+      </c>
+      <c r="N66" s="2">
+        <v>4</v>
+      </c>
+      <c r="O66" s="2">
+        <v>5</v>
+      </c>
+      <c r="P66" s="2">
+        <v>4</v>
+      </c>
+      <c r="Q66" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="R66" s="2">
+        <v>5</v>
+      </c>
+      <c r="S66" s="2">
+        <v>4</v>
+      </c>
+      <c r="T66" s="2">
+        <v>5</v>
+      </c>
+      <c r="U66" s="2">
+        <v>4</v>
+      </c>
+      <c r="V66" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="W66" s="2">
+        <v>5</v>
+      </c>
+      <c r="X66" s="2">
+        <v>4</v>
+      </c>
+      <c r="Y66" s="2">
+        <v>5</v>
+      </c>
+      <c r="Z66" s="2">
+        <v>4</v>
+      </c>
+      <c r="AA66" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AB66" s="2">
+        <v>4</v>
+      </c>
+      <c r="AC66" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AD66" s="2">
+        <v>4</v>
+      </c>
+      <c r="AE66" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AF66" s="2">
+        <v>4</v>
+      </c>
+      <c r="AG66" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AH66" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AI66" s="2"/>
+      <c r="AJ66" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AK66" s="2" t="s">
+        <v>421</v>
+      </c>
+      <c r="AL66">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="2" t="s">
+        <v>422</v>
+      </c>
+      <c r="B67" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C67" s="2" t="s">
+        <v>423</v>
+      </c>
+      <c r="D67" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>424</v>
+      </c>
+      <c r="G67" s="2" t="s">
+        <v>425</v>
+      </c>
+      <c r="H67" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="I67" s="2" t="s">
+        <v>426</v>
+      </c>
+      <c r="J67" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="K67" s="2" t="s">
+        <v>427</v>
+      </c>
+      <c r="L67" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="M67" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="N67" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="O67" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="P67" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="Q67" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="R67" s="2">
+        <v>4</v>
+      </c>
+      <c r="S67" s="2">
+        <v>4</v>
+      </c>
+      <c r="T67" s="2">
+        <v>4</v>
+      </c>
+      <c r="U67" s="2">
+        <v>5</v>
+      </c>
+      <c r="V67" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="W67" s="2">
+        <v>4</v>
+      </c>
+      <c r="X67" s="2">
+        <v>4</v>
+      </c>
+      <c r="Y67" s="2">
+        <v>4</v>
+      </c>
+      <c r="Z67" s="2">
+        <v>4</v>
+      </c>
+      <c r="AA67" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AB67" s="2"/>
+      <c r="AC67" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="AD67" s="2">
+        <v>4</v>
+      </c>
+      <c r="AE67" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AF67" s="2">
+        <v>4</v>
+      </c>
+      <c r="AG67" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AH67" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AI67" s="2"/>
+      <c r="AJ67" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AK67" s="2" t="s">
+        <v>428</v>
+      </c>
+      <c r="AL67">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="2" t="s">
+        <v>429</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C68" s="2" t="s">
+        <v>430</v>
+      </c>
+      <c r="D68" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>431</v>
+      </c>
+      <c r="G68" s="2" t="s">
+        <v>432</v>
+      </c>
+      <c r="H68" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="I68" s="2" t="s">
+        <v>433</v>
+      </c>
+      <c r="J68" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="K68" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="L68" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="M68" s="2">
+        <v>4</v>
+      </c>
+      <c r="N68" s="2">
+        <v>4</v>
+      </c>
+      <c r="O68" s="2">
+        <v>4</v>
+      </c>
+      <c r="P68" s="2">
+        <v>4</v>
+      </c>
+      <c r="Q68" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="R68" s="2">
+        <v>4</v>
+      </c>
+      <c r="S68" s="2">
+        <v>4</v>
+      </c>
+      <c r="T68" s="2">
+        <v>4</v>
+      </c>
+      <c r="U68" s="2">
+        <v>4</v>
+      </c>
+      <c r="V68" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="W68" s="2">
+        <v>4</v>
+      </c>
+      <c r="X68" s="2">
+        <v>4</v>
+      </c>
+      <c r="Y68" s="2">
+        <v>4</v>
+      </c>
+      <c r="Z68" s="2">
+        <v>4</v>
+      </c>
+      <c r="AA68" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AB68" s="2">
+        <v>4</v>
+      </c>
+      <c r="AC68" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AD68" s="2">
+        <v>4</v>
+      </c>
+      <c r="AE68" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AF68" s="2">
+        <v>4</v>
+      </c>
+      <c r="AG68" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AH68" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AI68" s="2"/>
+      <c r="AJ68" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AK68" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AL68">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="2" t="s">
+        <v>434</v>
+      </c>
+      <c r="B69" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C69" s="2" t="s">
+        <v>435</v>
+      </c>
+      <c r="D69" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>436</v>
+      </c>
+      <c r="G69" s="2" t="s">
+        <v>437</v>
+      </c>
+      <c r="H69" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="I69" s="2" t="s">
+        <v>438</v>
+      </c>
+      <c r="J69" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="K69" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="L69" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="M69" s="2">
+        <v>4</v>
+      </c>
+      <c r="N69" s="2">
+        <v>4</v>
+      </c>
+      <c r="O69" s="2">
+        <v>4</v>
+      </c>
+      <c r="P69" s="2">
+        <v>4</v>
+      </c>
+      <c r="Q69" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="R69" s="2">
+        <v>4</v>
+      </c>
+      <c r="S69" s="2">
+        <v>4</v>
+      </c>
+      <c r="T69" s="2">
+        <v>4</v>
+      </c>
+      <c r="U69" s="2">
+        <v>4</v>
+      </c>
+      <c r="V69" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="W69" s="2">
+        <v>4</v>
+      </c>
+      <c r="X69" s="2">
+        <v>4</v>
+      </c>
+      <c r="Y69" s="2">
+        <v>4</v>
+      </c>
+      <c r="Z69" s="2">
+        <v>4</v>
+      </c>
+      <c r="AA69" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AB69" s="2">
+        <v>4</v>
+      </c>
+      <c r="AC69" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AD69" s="2">
+        <v>4</v>
+      </c>
+      <c r="AE69" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AF69" s="2">
+        <v>4</v>
+      </c>
+      <c r="AG69" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AH69" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AI69" s="2"/>
+      <c r="AJ69" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AK69" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AL69">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="2" t="s">
+        <v>439</v>
+      </c>
+      <c r="B70" s="2" t="s">
+        <v>440</v>
+      </c>
+      <c r="C70" s="2" t="s">
+        <v>441</v>
+      </c>
+      <c r="D70" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>442</v>
+      </c>
+      <c r="G70" s="2" t="s">
+        <v>443</v>
+      </c>
+      <c r="H70" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="I70" s="2" t="s">
+        <v>338</v>
+      </c>
+      <c r="J70" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="K70" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="L70" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="M70" s="2">
+        <v>5</v>
+      </c>
+      <c r="N70" s="2">
+        <v>5</v>
+      </c>
+      <c r="O70" s="2">
+        <v>5</v>
+      </c>
+      <c r="P70" s="2">
+        <v>5</v>
+      </c>
+      <c r="Q70" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="R70" s="2">
+        <v>5</v>
+      </c>
+      <c r="S70" s="2">
+        <v>5</v>
+      </c>
+      <c r="T70" s="2">
+        <v>5</v>
+      </c>
+      <c r="U70" s="2">
+        <v>5</v>
+      </c>
+      <c r="V70" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="W70" s="2">
+        <v>5</v>
+      </c>
+      <c r="X70" s="2">
+        <v>5</v>
+      </c>
+      <c r="Y70" s="2">
+        <v>5</v>
+      </c>
+      <c r="Z70" s="2">
+        <v>5</v>
+      </c>
+      <c r="AA70" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AB70" s="2">
+        <v>4</v>
+      </c>
+      <c r="AC70" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AD70" s="2">
+        <v>4</v>
+      </c>
+      <c r="AE70" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AF70" s="2">
+        <v>4</v>
+      </c>
+      <c r="AG70" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AH70" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AI70" s="2"/>
+      <c r="AJ70" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AK70" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AL70">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="2" t="s">
+        <v>444</v>
+      </c>
+      <c r="B71" s="2" t="s">
+        <v>445</v>
+      </c>
+      <c r="C71" s="2" t="s">
+        <v>446</v>
+      </c>
+      <c r="D71" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>447</v>
+      </c>
+      <c r="G71" s="2" t="s">
+        <v>448</v>
+      </c>
+      <c r="H71" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="I71" s="2" t="s">
+        <v>449</v>
+      </c>
+      <c r="J71" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="K71" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="L71" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="M71" s="2">
+        <v>5</v>
+      </c>
+      <c r="N71" s="2">
+        <v>5</v>
+      </c>
+      <c r="O71" s="2">
+        <v>5</v>
+      </c>
+      <c r="P71" s="2">
+        <v>5</v>
+      </c>
+      <c r="Q71" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="R71" s="2">
+        <v>4</v>
+      </c>
+      <c r="S71" s="2">
+        <v>5</v>
+      </c>
+      <c r="T71" s="2">
+        <v>5</v>
+      </c>
+      <c r="U71" s="2">
+        <v>5</v>
+      </c>
+      <c r="V71" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="W71" s="2">
+        <v>5</v>
+      </c>
+      <c r="X71" s="2">
+        <v>5</v>
+      </c>
+      <c r="Y71" s="2">
+        <v>5</v>
+      </c>
+      <c r="Z71" s="2">
+        <v>5</v>
+      </c>
+      <c r="AA71" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AB71" s="2">
+        <v>5</v>
+      </c>
+      <c r="AC71" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AD71" s="2">
+        <v>5</v>
+      </c>
+      <c r="AE71" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AF71" s="2">
+        <v>5</v>
+      </c>
+      <c r="AG71" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AH71" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AI71" s="2"/>
+      <c r="AJ71" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AK71" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AL71">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="2" t="s">
+        <v>450</v>
+      </c>
+      <c r="B72" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C72" s="2" t="s">
+        <v>451</v>
+      </c>
+      <c r="D72" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>452</v>
+      </c>
+      <c r="G72" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="H72" s="2"/>
+      <c r="I72" s="2" t="s">
+        <v>419</v>
+      </c>
+      <c r="J72" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="K72" s="2" t="s">
+        <v>454</v>
+      </c>
+      <c r="L72" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="M72" s="2"/>
+      <c r="N72" s="2">
+        <v>4</v>
+      </c>
+      <c r="O72" s="2"/>
+      <c r="P72" s="2">
+        <v>4</v>
+      </c>
+      <c r="Q72" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="R72" s="2"/>
+      <c r="S72" s="2">
+        <v>4</v>
+      </c>
+      <c r="T72" s="2"/>
+      <c r="U72" s="2">
+        <v>4</v>
+      </c>
+      <c r="V72" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="W72" s="2"/>
+      <c r="X72" s="2"/>
+      <c r="Y72" s="2"/>
+      <c r="Z72" s="2"/>
+      <c r="AA72" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AB72" s="2">
+        <v>4</v>
+      </c>
+      <c r="AC72" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AD72" s="2">
+        <v>4</v>
+      </c>
+      <c r="AE72" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AF72" s="2">
+        <v>4</v>
+      </c>
+      <c r="AG72" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AH72" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AI72" s="2"/>
+      <c r="AJ72" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AK72" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AL72">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="2" t="s">
+        <v>455</v>
+      </c>
+      <c r="B73" s="2" t="s">
+        <v>456</v>
+      </c>
+      <c r="C73" s="2" t="s">
+        <v>457</v>
+      </c>
+      <c r="D73" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>458</v>
+      </c>
+      <c r="G73" s="2" t="s">
+        <v>459</v>
+      </c>
+      <c r="H73" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="I73" s="2" t="s">
+        <v>460</v>
+      </c>
+      <c r="J73" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="K73" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="L73" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="M73" s="2">
+        <v>5</v>
+      </c>
+      <c r="N73" s="2">
+        <v>4</v>
+      </c>
+      <c r="O73" s="2">
+        <v>5</v>
+      </c>
+      <c r="P73" s="2">
+        <v>4</v>
+      </c>
+      <c r="Q73" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="R73" s="2">
+        <v>5</v>
+      </c>
+      <c r="S73" s="2">
+        <v>5</v>
+      </c>
+      <c r="T73" s="2">
+        <v>5</v>
+      </c>
+      <c r="U73" s="2">
+        <v>5</v>
+      </c>
+      <c r="V73" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="W73" s="2">
+        <v>5</v>
+      </c>
+      <c r="X73" s="2">
+        <v>5</v>
+      </c>
+      <c r="Y73" s="2"/>
+      <c r="Z73" s="2">
+        <v>5</v>
+      </c>
+      <c r="AA73" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AB73" s="2">
+        <v>5</v>
+      </c>
+      <c r="AC73" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AD73" s="2">
+        <v>5</v>
+      </c>
+      <c r="AE73" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AF73" s="2">
+        <v>5</v>
+      </c>
+      <c r="AG73" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AH73" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AI73" s="2"/>
+      <c r="AJ73" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AK73" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AL73">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="2" t="s">
+        <v>461</v>
+      </c>
+      <c r="B74" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C74" s="2" t="s">
+        <v>462</v>
+      </c>
+      <c r="D74" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>463</v>
+      </c>
+      <c r="G74" s="2" t="s">
+        <v>464</v>
+      </c>
+      <c r="H74" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="I74" s="2" t="s">
+        <v>465</v>
+      </c>
+      <c r="J74" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="K74" s="2" t="s">
+        <v>218</v>
+      </c>
+      <c r="L74" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="M74" s="2">
+        <v>5</v>
+      </c>
+      <c r="N74" s="2">
+        <v>4</v>
+      </c>
+      <c r="O74" s="2">
+        <v>5</v>
+      </c>
+      <c r="P74" s="2">
+        <v>4</v>
+      </c>
+      <c r="Q74" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="R74" s="2">
+        <v>5</v>
+      </c>
+      <c r="S74" s="2">
+        <v>4</v>
+      </c>
+      <c r="T74" s="2">
+        <v>5</v>
+      </c>
+      <c r="U74" s="2">
+        <v>4</v>
+      </c>
+      <c r="V74" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="W74" s="2">
+        <v>5</v>
+      </c>
+      <c r="X74" s="2">
+        <v>4</v>
+      </c>
+      <c r="Y74" s="2">
+        <v>5</v>
+      </c>
+      <c r="Z74" s="2">
+        <v>4</v>
+      </c>
+      <c r="AA74" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AB74" s="2">
+        <v>4</v>
+      </c>
+      <c r="AC74" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AD74" s="2">
+        <v>4</v>
+      </c>
+      <c r="AE74" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AF74" s="2">
+        <v>4</v>
+      </c>
+      <c r="AG74" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AH74" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AI74" s="2">
+        <v>4</v>
+      </c>
+      <c r="AJ74" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AK74" s="2" t="s">
+        <v>466</v>
+      </c>
+      <c r="AL74">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="2" t="s">
+        <v>467</v>
+      </c>
+      <c r="B75" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C75" s="2"/>
+      <c r="D75" s="2"/>
+      <c r="E75" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F75" s="2"/>
+      <c r="G75" s="2" t="s">
+        <v>468</v>
+      </c>
+      <c r="H75" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="I75" s="2" t="s">
+        <v>469</v>
+      </c>
+      <c r="J75" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="K75" s="2" t="s">
+        <v>470</v>
+      </c>
+      <c r="L75" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="M75" s="2">
+        <v>4</v>
+      </c>
+      <c r="N75" s="2">
+        <v>5</v>
+      </c>
+      <c r="O75" s="2">
+        <v>4</v>
+      </c>
+      <c r="P75" s="2">
+        <v>5</v>
+      </c>
+      <c r="Q75" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="R75" s="2">
+        <v>4</v>
+      </c>
+      <c r="S75" s="2">
+        <v>5</v>
+      </c>
+      <c r="T75" s="2">
+        <v>4</v>
+      </c>
+      <c r="U75" s="2">
+        <v>5</v>
+      </c>
+      <c r="V75" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="W75" s="2">
+        <v>4</v>
+      </c>
+      <c r="X75" s="2">
+        <v>5</v>
+      </c>
+      <c r="Y75" s="2">
+        <v>4</v>
+      </c>
+      <c r="Z75" s="2">
+        <v>4</v>
+      </c>
+      <c r="AA75" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AB75" s="2">
+        <v>4</v>
+      </c>
+      <c r="AC75" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AD75" s="2">
+        <v>4</v>
+      </c>
+      <c r="AE75" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AF75" s="2">
+        <v>4</v>
+      </c>
+      <c r="AG75" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AH75" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AI75" s="2"/>
+      <c r="AJ75" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AK75" s="2" t="s">
+        <v>471</v>
+      </c>
+      <c r="AL75">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="2" t="s">
+        <v>472</v>
+      </c>
+      <c r="B76" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C76" s="2"/>
+      <c r="D76" s="2"/>
+      <c r="E76" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F76" s="2"/>
+      <c r="G76" s="2" t="s">
+        <v>473</v>
+      </c>
+      <c r="H76" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="I76" s="2" t="s">
+        <v>474</v>
+      </c>
+      <c r="J76" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="K76" s="2" t="s">
+        <v>475</v>
+      </c>
+      <c r="L76" s="2" t="s">
+        <v>476</v>
+      </c>
+      <c r="M76" s="2"/>
+      <c r="N76" s="2">
+        <v>5</v>
+      </c>
+      <c r="O76" s="2"/>
+      <c r="P76" s="2">
+        <v>4</v>
+      </c>
+      <c r="Q76" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="R76" s="2"/>
+      <c r="S76" s="2">
+        <v>5</v>
+      </c>
+      <c r="T76" s="2"/>
+      <c r="U76" s="2">
+        <v>5</v>
+      </c>
+      <c r="V76" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="W76" s="2"/>
+      <c r="X76" s="2">
+        <v>4</v>
+      </c>
+      <c r="Y76" s="2"/>
+      <c r="Z76" s="2">
+        <v>4</v>
+      </c>
+      <c r="AA76" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AB76" s="2">
+        <v>5</v>
+      </c>
+      <c r="AC76" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AD76" s="2">
+        <v>4</v>
+      </c>
+      <c r="AE76" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AF76" s="2">
+        <v>4</v>
+      </c>
+      <c r="AG76" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AH76" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AI76" s="2"/>
+      <c r="AJ76" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AK76" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AL76">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="2" t="s">
+        <v>477</v>
+      </c>
+      <c r="B77" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C77" s="2"/>
+      <c r="D77" s="2"/>
+      <c r="E77" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>478</v>
+      </c>
+      <c r="G77" s="2" t="s">
+        <v>479</v>
+      </c>
+      <c r="H77" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="I77" s="2" t="s">
+        <v>480</v>
+      </c>
+      <c r="J77" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="K77" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="L77" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="M77" s="2">
+        <v>4</v>
+      </c>
+      <c r="N77" s="2">
+        <v>2</v>
+      </c>
+      <c r="O77" s="2">
+        <v>4</v>
+      </c>
+      <c r="P77" s="2">
+        <v>2</v>
+      </c>
+      <c r="Q77" s="2" t="s">
+        <v>481</v>
+      </c>
+      <c r="R77" s="2">
+        <v>4</v>
+      </c>
+      <c r="S77" s="2">
+        <v>4</v>
+      </c>
+      <c r="T77" s="2">
+        <v>4</v>
+      </c>
+      <c r="U77" s="2">
+        <v>4</v>
+      </c>
+      <c r="V77" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="W77" s="2">
+        <v>4</v>
+      </c>
+      <c r="X77" s="2">
+        <v>5</v>
+      </c>
+      <c r="Y77" s="2">
+        <v>4</v>
+      </c>
+      <c r="Z77" s="2">
+        <v>5</v>
+      </c>
+      <c r="AA77" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AB77" s="2">
+        <v>2</v>
+      </c>
+      <c r="AC77" s="2" t="s">
+        <v>482</v>
+      </c>
+      <c r="AD77" s="2">
+        <v>4</v>
+      </c>
+      <c r="AE77" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AF77" s="2">
+        <v>5</v>
+      </c>
+      <c r="AG77" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AH77" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AI77" s="2"/>
+      <c r="AJ77" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AK77" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AL77">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="2" t="s">
+        <v>483</v>
+      </c>
+      <c r="B78" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C78" s="2" t="s">
+        <v>484</v>
+      </c>
+      <c r="D78" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>485</v>
+      </c>
+      <c r="G78" s="2" t="s">
+        <v>486</v>
+      </c>
+      <c r="H78" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="I78" s="2" t="s">
+        <v>474</v>
+      </c>
+      <c r="J78" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="K78" s="2" t="s">
+        <v>475</v>
+      </c>
+      <c r="L78" s="2" t="s">
+        <v>487</v>
+      </c>
+      <c r="M78" s="2">
+        <v>4</v>
+      </c>
+      <c r="N78" s="2">
+        <v>5</v>
+      </c>
+      <c r="O78" s="2">
+        <v>4</v>
+      </c>
+      <c r="P78" s="2">
+        <v>4</v>
+      </c>
+      <c r="Q78" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="R78" s="2">
+        <v>4</v>
+      </c>
+      <c r="S78" s="2">
+        <v>4</v>
+      </c>
+      <c r="T78" s="2">
+        <v>4</v>
+      </c>
+      <c r="U78" s="2">
+        <v>4</v>
+      </c>
+      <c r="V78" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="W78" s="2">
+        <v>4</v>
+      </c>
+      <c r="X78" s="2">
+        <v>4</v>
+      </c>
+      <c r="Y78" s="2">
+        <v>4</v>
+      </c>
+      <c r="Z78" s="2">
+        <v>4</v>
+      </c>
+      <c r="AA78" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AB78" s="2">
+        <v>5</v>
+      </c>
+      <c r="AC78" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AD78" s="2">
+        <v>4</v>
+      </c>
+      <c r="AE78" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AF78" s="2">
+        <v>4</v>
+      </c>
+      <c r="AG78" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AH78" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AI78" s="2"/>
+      <c r="AJ78" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AK78" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AL78">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="2" t="s">
+        <v>488</v>
+      </c>
+      <c r="B79" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C79" s="2" t="s">
+        <v>489</v>
+      </c>
+      <c r="D79" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>478</v>
+      </c>
+      <c r="G79" s="2" t="s">
+        <v>490</v>
+      </c>
+      <c r="H79" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="I79" s="2" t="s">
+        <v>480</v>
+      </c>
+      <c r="J79" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="K79" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="L79" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="M79" s="2">
+        <v>4</v>
+      </c>
+      <c r="N79" s="2">
+        <v>2</v>
+      </c>
+      <c r="O79" s="2">
+        <v>4</v>
+      </c>
+      <c r="P79" s="2">
+        <v>2</v>
+      </c>
+      <c r="Q79" s="2" t="s">
+        <v>491</v>
+      </c>
+      <c r="R79" s="2">
+        <v>4</v>
+      </c>
+      <c r="S79" s="2">
+        <v>4</v>
+      </c>
+      <c r="T79" s="2">
+        <v>4</v>
+      </c>
+      <c r="U79" s="2">
+        <v>4</v>
+      </c>
+      <c r="V79" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="W79" s="2">
+        <v>4</v>
+      </c>
+      <c r="X79" s="2">
+        <v>5</v>
+      </c>
+      <c r="Y79" s="2">
+        <v>4</v>
+      </c>
+      <c r="Z79" s="2">
+        <v>5</v>
+      </c>
+      <c r="AA79" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AB79" s="2">
+        <v>2</v>
+      </c>
+      <c r="AC79" s="2" t="s">
+        <v>492</v>
+      </c>
+      <c r="AD79" s="2">
+        <v>4</v>
+      </c>
+      <c r="AE79" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AF79" s="2">
+        <v>5</v>
+      </c>
+      <c r="AG79" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AH79" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AI79" s="2"/>
+      <c r="AJ79" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AK79" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AL79">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="2" t="s">
+        <v>493</v>
+      </c>
+      <c r="B80" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C80" s="2" t="s">
+        <v>494</v>
+      </c>
+      <c r="D80" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>495</v>
+      </c>
+      <c r="G80" s="2" t="s">
+        <v>496</v>
+      </c>
+      <c r="H80" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="I80" s="2" t="s">
+        <v>497</v>
+      </c>
+      <c r="J80" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="K80" s="2" t="s">
+        <v>344</v>
+      </c>
+      <c r="L80" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="M80" s="2">
+        <v>4</v>
+      </c>
+      <c r="N80" s="2">
+        <v>5</v>
+      </c>
+      <c r="O80" s="2">
+        <v>4</v>
+      </c>
+      <c r="P80" s="2">
+        <v>5</v>
+      </c>
+      <c r="Q80" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="R80" s="2">
+        <v>4</v>
+      </c>
+      <c r="S80" s="2">
+        <v>5</v>
+      </c>
+      <c r="T80" s="2">
+        <v>4</v>
+      </c>
+      <c r="U80" s="2">
+        <v>5</v>
+      </c>
+      <c r="V80" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="W80" s="2">
+        <v>4</v>
+      </c>
+      <c r="X80" s="2">
+        <v>5</v>
+      </c>
+      <c r="Y80" s="2">
+        <v>4</v>
+      </c>
+      <c r="Z80" s="2">
+        <v>4</v>
+      </c>
+      <c r="AA80" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AB80" s="2">
+        <v>5</v>
+      </c>
+      <c r="AC80" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AD80" s="2">
+        <v>5</v>
+      </c>
+      <c r="AE80" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AF80" s="2">
+        <v>5</v>
+      </c>
+      <c r="AG80" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AH80" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AI80" s="2"/>
+      <c r="AJ80" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AK80" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AL80">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="2" t="s">
+        <v>498</v>
+      </c>
+      <c r="B81" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C81" s="2" t="s">
+        <v>499</v>
+      </c>
+      <c r="D81" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>500</v>
+      </c>
+      <c r="G81" s="2" t="s">
+        <v>501</v>
+      </c>
+      <c r="H81" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="I81" s="2" t="s">
+        <v>502</v>
+      </c>
+      <c r="J81" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="K81" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="L81" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="M81" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="N81" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="O81" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="P81" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="Q81" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="R81" s="2">
+        <v>2</v>
+      </c>
+      <c r="S81" s="2">
+        <v>4</v>
+      </c>
+      <c r="T81" s="2">
+        <v>2</v>
+      </c>
+      <c r="U81" s="2">
+        <v>4</v>
+      </c>
+      <c r="V81" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="W81" s="2">
+        <v>2</v>
+      </c>
+      <c r="X81" s="2">
+        <v>3</v>
+      </c>
+      <c r="Y81" s="2">
+        <v>2</v>
+      </c>
+      <c r="Z81" s="2">
+        <v>3</v>
+      </c>
+      <c r="AA81" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AB81" s="2"/>
+      <c r="AC81" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="AD81" s="2">
+        <v>3</v>
+      </c>
+      <c r="AE81" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AF81" s="2">
+        <v>3</v>
+      </c>
+      <c r="AG81" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AH81" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AI81" s="2"/>
+      <c r="AJ81" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AK81" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AL81">
+        <v>118</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="32">
     <mergeCell ref="AK2:AK3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:I3"/>
     <mergeCell ref="K2:K3"/>
     <mergeCell ref="M2:N2"/>
     <mergeCell ref="O2:P2"/>
     <mergeCell ref="Q2:Q3"/>
     <mergeCell ref="R2:S2"/>
     <mergeCell ref="T2:U2"/>
     <mergeCell ref="AD2:AE2"/>
     <mergeCell ref="AF2:AG2"/>
     <mergeCell ref="AH2:AJ2"/>
     <mergeCell ref="C1:G1"/>
     <mergeCell ref="H1:K1"/>
     <mergeCell ref="M1:Q1"/>