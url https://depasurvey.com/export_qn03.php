--- v0 (2026-07-17)
+++ v1 (2026-09-01)
@@ -16,51 +16,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\USER\Desktop\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7A99BF1E-1622-437B-8DDC-8428E341FAD2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="158" uniqueCount="158">
   <si>
     <t>ส่วน A</t>
   </si>
   <si>
     <t>ส่วนที่ 1</t>
   </si>
   <si>
     <t>ส่วนที่ 2</t>
   </si>
   <si>
     <t>ส่วนที่ 3 - 3.1 สถานที่และสิ่งอำนวยความสะดวก</t>
   </si>
   <si>
     <t>ส่วนที่ 3 - 3.2 เจ้าหน้าที่หรือบุคลากรที่ให้บริการ</t>
   </si>
   <si>
     <t>ส่วนที่ 3 - 3.3 กระบวนการหรือขั้นตอนการให้บริการ</t>
   </si>
   <si>
     <t>ส่วนที่ 3 - 3.4 การให้บริการข้อมูลผ่าน Call Center (0-2026-2333)</t>
   </si>
   <si>
     <t>ส่วนที่ 3 - 3.5 การให้บริการข้อมูลผ่านช่องทางออนไลน์ Digital Channels</t>
   </si>
   <si>
@@ -265,50 +265,275 @@
     <t>สาขาภาคเหนือตอนล่าง</t>
   </si>
   <si>
     <t>หญิง</t>
   </si>
   <si>
     <t>40-49 ปี</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>นิติบุคคล</t>
   </si>
   <si>
     <t>1-3 ปี</t>
   </si>
   <si>
     <t>การส่งเสริม SMEs ประยุกต์ใช้ดิจิทัล, การจัดทำข้อเสนอแนะเชิงนโยบาย/การปรับปรุงแก้ไขกฎหมาย มาตรการเกี่ยวกับการพัฒนาอุตสาหกรรมดิจิทัล, การสำรวจดัชนีอุตสาหกรรมดิจิทัลประเทศไทย/การประเมินสถานภาพอุตสาหกรรมดิจิทัล</t>
   </si>
   <si>
     <t>เอกสาร/โบรชัวร์</t>
   </si>
   <si>
     <t>ค้นคว้า/สอบถามข้อมูล/ขอรับบริการทางไลน์ (Line) ของ สศด.</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>สำนักงานส่วนกลางกรุงเทพฯ (ซอยลาดพร้าว 10)</t>
+  </si>
+  <si>
+    <t>ชาย</t>
+  </si>
+  <si>
+    <t>มากกว่า 3 ปี</t>
+  </si>
+  <si>
+    <t>การส่งเสริมวิสาหกิจดิจิทัลเริ่มต้น, การส่งเสริม SMEs ประยุกต์ใช้ดิจิทัล, การให้ทุนศึกษาด้านเทคโนโลยีและนวัตกรรมดิจิทัล</t>
+  </si>
+  <si>
+    <t>เว็บไซต์ของ สศด. (www.depa.or.th)</t>
+  </si>
+  <si>
+    <t>มาศึกษางานวิจัย/หาความรู้ด้านเทคโนโลยีและนวัตกรรมดิจิทัล, เข้าร่วมอบรม สัมมนา บรรยาย เสวนา ชมนิทรรศการ, มาค้นหาโอกาสการต่อยอดธุรกิจอุตสาหกรรมดิจิทัล, ค้นคว้า/สอบถามข้อมูล/ขอรับบริการทางเว็บไซต์ของ สศด.</t>
+  </si>
+  <si>
+    <t>กลับมาใช้บริการอีกแน่นอน</t>
+  </si>
+  <si>
+    <t>N</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>การส่งเสริมวิสาหกิจดิจิทัลเริ่มต้น, การส่งเสริมการลงทุนอุตสาหกรรมและนวัตกรรมดิจิทัล, การใช้บริการผ่านกลไก Digital Skill Roadmap, การใช้บริการผ่านบัญชีบริการดิจิทัล</t>
+  </si>
+  <si>
+    <t>เว็บไซต์ของ สศด. (www.depa.or.th), Facebook</t>
+  </si>
+  <si>
+    <t>เข้าร่วมอบรม สัมมนา บรรยาย เสวนา ชมนิทรรศการ, มาค้นหาโอกาสการต่อยอดธุรกิจอุตสาหกรรมดิจิทัล, มาใช้บริการห้องประชุมและสัมมนา/co-working space, ค้นคว้า/สอบถามข้อมูล/ขอรับบริการทางเว็บไซต์ของ สศด., ค้นคว้า/สอบถามข้อมูล/ขอรับบริการทาง Facebook ของ สศด.</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>การส่งเสริมวิสาหกิจดิจิทัลเริ่มต้น, การส่งเสริมบุคลากรและกำลังคนดิจิทัล, การส่งเสริม SMEs ประยุกต์ใช้ดิจิทัล, การพัฒนาโครงสร้างพื้นฐานด้านเทคโนโลยีและนวัตกรรมดิจิทัล, การส่งเสริมให้เกิดการขอจดทรัพย์สินทางปัญญาของอุตสาหกรรมหรือนวัตกรรมดิจิทัล, การให้ทุนศึกษาด้านเทคโนโลยีและนวัตกรรมดิจิทัล, การใช้บริการผ่านบัญชีบริการดิจิทัล</t>
+  </si>
+  <si>
+    <t>พนักงาน สศด., งานสัมมนา/ประชุมวิชาการ</t>
+  </si>
+  <si>
+    <t>มารับบริการให้คำปรึกษาด้านการใช้เทคโนโลยีและนวัตกรรมดิจิทัลในการทำธุรกิจ, เข้าร่วมอบรม สัมมนา บรรยาย เสวนา ชมนิทรรศการ, มาค้นหาโอกาสการต่อยอดธุรกิจอุตสาหกรรมดิจิทัล, มาใช้บริการห้องประชุมและสัมมนา/co-working space</t>
+  </si>
+  <si>
+    <t>การประชาสัมพันธ์โครงการหรือกิจกรรมผ่านทางหน่วยงาน</t>
+  </si>
+  <si>
+    <t>ส่งหนังสือเชิญประชาสัมพันธ์ก่อนระยะเวลาทำกิจกรรมอย่างน้อยสองถึงสามเดือน</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>ไม่เกิน 1 ปี</t>
+  </si>
+  <si>
+    <t>การพัฒนาโครงสร้างพื้นฐานด้านเทคโนโลยีและนวัตกรรมดิจิทัล</t>
+  </si>
+  <si>
+    <t>เว็บไซต์ของ สศด. (www.depa.or.th), Facebook, งานสัมมนา/ประชุมวิชาการ</t>
+  </si>
+  <si>
+    <t>เข้าร่วมอบรม สัมมนา บรรยาย เสวนา ชมนิทรรศการ, มาใช้บริการห้องประชุมและสัมมนา/co-working space, ค้นคว้า/สอบถามข้อมูล/ขอรับบริการทางเว็บไซต์ของ สศด.</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>การส่งเสริมวิสาหกิจดิจิทัลเริ่มต้น, การส่งเสริมบุคลากรและกำลังคนดิจิทัล, การส่งเสริม SMEs ประยุกต์ใช้ดิจิทัล, การพัฒนาโครงสร้างพื้นฐานด้านเทคโนโลยีและนวัตกรรมดิจิทัล, การสำรวจดัชนีอุตสาหกรรมดิจิทัลประเทศไทย/การประเมินสถานภาพอุตสาหกรรมดิจิทัล</t>
+  </si>
+  <si>
+    <t>เว็บไซต์ของ สศด. (www.depa.or.th), งานสัมมนา/ประชุมวิชาการ</t>
+  </si>
+  <si>
+    <t>มารับบริการให้คำปรึกษาด้านการใช้เทคโนโลยีและนวัตกรรมดิจิทัลในการทำธุรกิจ, เข้าร่วมอบรม สัมมนา บรรยาย เสวนา ชมนิทรรศการ, เข้าร่วมกิจกรรมออนไลน์ เช่น กิจกรรมอบรม บรรยาย เสวนา การให้คำปรึกษาทางธุรกิจ, ค้นคว้า/สอบถามข้อมูล/ขอรับบริการทางเว็บไซต์ของ สศด.</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>การส่งเสริมวิสาหกิจดิจิทัลเริ่มต้น, การส่งเสริม SMEs ประยุกต์ใช้ดิจิทัล, การใช้บริการผ่านบัญชีบริการดิจิทัล</t>
+  </si>
+  <si>
+    <t>มาศึกษางานวิจัย/หาความรู้ด้านเทคโนโลยีและนวัตกรรมดิจิทัล, เข้าร่วมอบรม สัมมนา บรรยาย เสวนา ชมนิทรรศการ</t>
+  </si>
+  <si>
+    <t>ไม่ได้ใช้บริการ</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>การส่งเสริมวิสาหกิจดิจิทัลเริ่มต้น, การส่งเสริมบุคลากรและกำลังคนดิจิทัล, การส่งเสริม SMEs ประยุกต์ใช้ดิจิทัล, การพัฒนาโครงสร้างพื้นฐานด้านเทคโนโลยีและนวัตกรรมดิจิทัล, การส่งเสริมให้เกิดการขอจดทรัพย์สินทางปัญญาของอุตสาหกรรมหรือนวัตกรรมดิจิทัล, การให้ทุนศึกษาด้านเทคโนโลยีและนวัตกรรมดิจิทัล</t>
+  </si>
+  <si>
+    <t>เว็บไซต์ของ สศด. (www.depa.or.th), Facebook, IG, เอกสาร/โบรชัวร์, พนักงาน สศด., งานสัมมนา/ประชุมวิชาการ</t>
+  </si>
+  <si>
+    <t>เข้าร่วมอบรม สัมมนา บรรยาย เสวนา ชมนิทรรศการ</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>การส่งเสริมวิสาหกิจดิจิทัลเริ่มต้น</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>การส่งเสริมวิสาหกิจดิจิทัลเริ่มต้น, การพัฒนาโครงสร้างพื้นฐานด้านเทคโนโลยีและนวัตกรรมดิจิทัล, การส่งเสริมการลงทุนอุตสาหกรรมและนวัตกรรมดิจิทัล</t>
+  </si>
+  <si>
+    <t>เว็บไซต์ของ สศด. (www.depa.or.th), Facebook, เอกสาร/โบรชัวร์</t>
+  </si>
+  <si>
+    <t>มารับบริการให้คำปรึกษาด้านการใช้เทคโนโลยีและนวัตกรรมดิจิทัลในการทำธุรกิจ, เข้าร่วมอบรม สัมมนา บรรยาย เสวนา ชมนิทรรศการ, ค้นคว้า/สอบถามข้อมูล/ขอรับบริการทางเว็บไซต์ของ สศด.</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>งานสัมมนา/ประชุมวิชาการ</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>การส่งเสริมวิสาหกิจดิจิทัลเริ่มต้น, การส่งเสริม SMEs ประยุกต์ใช้ดิจิทัล, การจัดทำข้อเสนอแนะเชิงนโยบาย/การปรับปรุงแก้ไขกฎหมาย มาตรการเกี่ยวกับการพัฒนาอุตสาหกรรมดิจิทัล</t>
+  </si>
+  <si>
+    <t>มารับบริการให้คำปรึกษาด้านการใช้เทคโนโลยีและนวัตกรรมดิจิทัลในการทำธุรกิจ, เข้าร่วมอบรม สัมมนา บรรยาย เสวนา ชมนิทรรศการ, ค้นคว้า/สอบถามข้อมูล/ขอรับบริการทางเว็บไซต์ของ สศด., ค้นคว้า/สอบถามข้อมูล/ขอรับบริการทาง Facebook ของ สศด.</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>มารับบริการให้คำปรึกษาด้านการใช้เทคโนโลยีและนวัตกรรมดิจิทัลในการทำธุรกิจ, เข้าร่วมอบรม สัมมนา บรรยาย เสวนา ชมนิทรรศการ</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>การส่งเสริมวิสาหกิจดิจิทัลเริ่มต้น, การส่งเสริม SMEs ประยุกต์ใช้ดิจิทัล</t>
+  </si>
+  <si>
+    <t>Facebook</t>
+  </si>
+  <si>
+    <t>เข้าร่วมอบรม สัมมนา บรรยาย เสวนา ชมนิทรรศการ, ค้นคว้า/สอบถามข้อมูล/ขอรับบริการทาง Facebook ของ สศด.</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>การส่งเสริมวิสาหกิจดิจิทัลเริ่มต้น, การส่งเสริม SMEs ประยุกต์ใช้ดิจิทัล, การพัฒนาโครงสร้างพื้นฐานด้านเทคโนโลยีและนวัตกรรมดิจิทัล, การส่งเสริมการลงทุนอุตสาหกรรมและนวัตกรรมดิจิทัล</t>
+  </si>
+  <si>
+    <t>เว็บไซต์ของ สศด. (www.depa.or.th), Facebook, ป้ายประชาสัมพันธ์, งานสัมมนา/ประชุมวิชาการ</t>
+  </si>
+  <si>
+    <t>เข้าร่วมอบรม สัมมนา บรรยาย เสวนา ชมนิทรรศการ, ค้นคว้า/สอบถามข้อมูล/ขอรับบริการทางเว็บไซต์ของ สศด., ค้นคว้า/สอบถามข้อมูล/ขอรับบริการทาง Facebook ของ สศด.</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>การส่งเสริมวิสาหกิจดิจิทัลเริ่มต้น, การส่งเสริมการลงทุนอุตสาหกรรมและนวัตกรรมดิจิทัล</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>การส่งเสริมวิสาหกิจดิจิทัลเริ่มต้น, การส่งเสริมชุมชนประยุกต์ใช้ดิจิทัล</t>
+  </si>
+  <si>
+    <t>เว็บไซต์ของ สศด. (www.depa.or.th), เอกสาร/โบรชัวร์, งานสัมมนา/ประชุมวิชาการ</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>การส่งเสริมวิสาหกิจดิจิทัลเริ่มต้น, การส่งเสริม SMEs ประยุกต์ใช้ดิจิทัล, การพัฒนาโครงสร้างพื้นฐานด้านเทคโนโลยีและนวัตกรรมดิจิทัล, การส่งเสริมการลงทุนอุตสาหกรรมและนวัตกรรมดิจิทัล, การจัดทำข้อเสนอแนะเชิงนโยบาย/การปรับปรุงแก้ไขกฎหมาย มาตรการเกี่ยวกับการพัฒนาอุตสาหกรรมดิจิทัล</t>
+  </si>
+  <si>
+    <t>เว็บไซต์ของ สศด. (www.depa.or.th), ป้ายประชาสัมพันธ์</t>
+  </si>
+  <si>
+    <t>เข้าร่วมอบรม สัมมนา บรรยาย เสวนา ชมนิทรรศการ, ค้นคว้า/สอบถามข้อมูล/ขอรับบริการทางเว็บไซต์ของ สศด.</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>การส่งเสริมวิสาหกิจดิจิทัลเริ่มต้น, การส่งเสริมบุคลากรและกำลังคนดิจิทัล, การพัฒนาโครงสร้างพื้นฐานด้านเทคโนโลยีและนวัตกรรมดิจิทัล, การส่งเสริมให้เกิดการขอจดทรัพย์สินทางปัญญาของอุตสาหกรรมหรือนวัตกรรมดิจิทัล, การจัดทำข้อเสนอแนะเชิงนโยบาย/การปรับปรุงแก้ไขกฎหมาย มาตรการเกี่ยวกับการพัฒนาอุตสาหกรรมดิจิทัล</t>
+  </si>
+  <si>
+    <t>เว็บไซต์ของ สศด. (www.depa.or.th), Facebook, ป้ายประชาสัมพันธ์</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>เว็บไซต์ของ สศด. (www.depa.or.th), ป้ายประชาสัมพันธ์, พนักงาน สศด., งานสัมมนา/ประชุมวิชาการ</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="TH Sarabun New"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="TH Sarabun New"/>
       <family val="2"/>
     </font>
     <font>
@@ -588,51 +813,51 @@
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:CD6"/>
+  <dimension ref="A1:CD29"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <pane xSplit="2" ySplit="4" topLeftCell="BR5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
       <selection pane="bottomRight" activeCell="CF3" sqref="CF3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="23.28515625" defaultRowHeight="21.75" x14ac:dyDescent="0.5"/>
   <cols>
     <col min="1" max="1" width="10" style="8" customWidth="1"/>
     <col min="2" max="81" width="23.28515625" style="7"/>
     <col min="82" max="16384" width="23.28515625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:81" s="2" customFormat="1" x14ac:dyDescent="0.5">
       <c r="A1" s="9" t="s">
         <v>68</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="10" t="s">
         <v>1</v>
       </c>
@@ -1578,50 +1803,5502 @@
       </c>
       <c r="BV6"/>
       <c r="BW6" t="s">
         <v>77</v>
       </c>
       <c r="BX6" t="s">
         <v>77</v>
       </c>
       <c r="BY6" t="s">
         <v>77</v>
       </c>
       <c r="BZ6" t="s">
         <v>77</v>
       </c>
       <c r="CA6" t="s">
         <v>77</v>
       </c>
       <c r="CB6" t="s">
         <v>77</v>
       </c>
       <c r="CC6" t="s">
         <v>77</v>
       </c>
       <c r="CD6">
         <v>1</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="8" t="s">
+        <v>83</v>
+      </c>
+      <c r="B7" t="s">
+        <v>84</v>
+      </c>
+      <c r="C7" t="s">
+        <v>85</v>
+      </c>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7" t="s">
+        <v>77</v>
+      </c>
+      <c r="G7"/>
+      <c r="H7" t="s">
+        <v>77</v>
+      </c>
+      <c r="I7" t="s">
+        <v>78</v>
+      </c>
+      <c r="J7" t="s">
+        <v>77</v>
+      </c>
+      <c r="K7" t="s">
+        <v>86</v>
+      </c>
+      <c r="L7" t="s">
+        <v>87</v>
+      </c>
+      <c r="M7" t="s">
+        <v>77</v>
+      </c>
+      <c r="N7" t="s">
+        <v>88</v>
+      </c>
+      <c r="O7" t="s">
+        <v>77</v>
+      </c>
+      <c r="P7" t="s">
+        <v>89</v>
+      </c>
+      <c r="Q7" t="s">
+        <v>77</v>
+      </c>
+      <c r="R7" t="s">
+        <v>90</v>
+      </c>
+      <c r="S7" t="s">
+        <v>77</v>
+      </c>
+      <c r="T7">
+        <v>4</v>
+      </c>
+      <c r="U7">
+        <v>4</v>
+      </c>
+      <c r="V7">
+        <v>4</v>
+      </c>
+      <c r="W7">
+        <v>4</v>
+      </c>
+      <c r="X7">
+        <v>4</v>
+      </c>
+      <c r="Y7">
+        <v>4</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>77</v>
+      </c>
+      <c r="AA7">
+        <v>4</v>
+      </c>
+      <c r="AB7">
+        <v>4</v>
+      </c>
+      <c r="AC7">
+        <v>4</v>
+      </c>
+      <c r="AD7">
+        <v>4</v>
+      </c>
+      <c r="AE7">
+        <v>4</v>
+      </c>
+      <c r="AF7">
+        <v>4</v>
+      </c>
+      <c r="AG7" t="s">
+        <v>77</v>
+      </c>
+      <c r="AH7">
+        <v>4</v>
+      </c>
+      <c r="AI7">
+        <v>4</v>
+      </c>
+      <c r="AJ7" t="s">
+        <v>77</v>
+      </c>
+      <c r="AK7" t="s">
+        <v>91</v>
+      </c>
+      <c r="AL7" t="s">
+        <v>91</v>
+      </c>
+      <c r="AM7">
+        <v>4</v>
+      </c>
+      <c r="AN7">
+        <v>4</v>
+      </c>
+      <c r="AO7" t="s">
+        <v>91</v>
+      </c>
+      <c r="AP7" t="s">
+        <v>91</v>
+      </c>
+      <c r="AQ7" t="s">
+        <v>77</v>
+      </c>
+      <c r="AR7" t="s">
+        <v>91</v>
+      </c>
+      <c r="AS7" t="s">
+        <v>91</v>
+      </c>
+      <c r="AT7">
+        <v>4</v>
+      </c>
+      <c r="AU7">
+        <v>4</v>
+      </c>
+      <c r="AV7" t="s">
+        <v>91</v>
+      </c>
+      <c r="AW7" t="s">
+        <v>91</v>
+      </c>
+      <c r="AX7" t="s">
+        <v>91</v>
+      </c>
+      <c r="AY7" t="s">
+        <v>91</v>
+      </c>
+      <c r="AZ7" t="s">
+        <v>91</v>
+      </c>
+      <c r="BA7" t="s">
+        <v>91</v>
+      </c>
+      <c r="BB7" t="s">
+        <v>91</v>
+      </c>
+      <c r="BC7" t="s">
+        <v>91</v>
+      </c>
+      <c r="BD7" t="s">
+        <v>91</v>
+      </c>
+      <c r="BE7" t="s">
+        <v>91</v>
+      </c>
+      <c r="BF7">
+        <v>4</v>
+      </c>
+      <c r="BG7">
+        <v>4</v>
+      </c>
+      <c r="BH7" t="s">
+        <v>91</v>
+      </c>
+      <c r="BI7" t="s">
+        <v>91</v>
+      </c>
+      <c r="BJ7" t="s">
+        <v>77</v>
+      </c>
+      <c r="BK7">
+        <v>4</v>
+      </c>
+      <c r="BL7" t="s">
+        <v>77</v>
+      </c>
+      <c r="BM7">
+        <v>4</v>
+      </c>
+      <c r="BN7" t="s">
+        <v>77</v>
+      </c>
+      <c r="BO7">
+        <v>4</v>
+      </c>
+      <c r="BP7" t="s">
+        <v>77</v>
+      </c>
+      <c r="BQ7">
+        <v>4</v>
+      </c>
+      <c r="BR7" t="s">
+        <v>77</v>
+      </c>
+      <c r="BS7">
+        <v>4</v>
+      </c>
+      <c r="BT7" t="s">
+        <v>77</v>
+      </c>
+      <c r="BU7" t="s">
+        <v>77</v>
+      </c>
+      <c r="BV7"/>
+      <c r="BW7" t="s">
+        <v>77</v>
+      </c>
+      <c r="BX7" t="s">
+        <v>77</v>
+      </c>
+      <c r="BY7" t="s">
+        <v>77</v>
+      </c>
+      <c r="BZ7" t="s">
+        <v>77</v>
+      </c>
+      <c r="CA7" t="s">
+        <v>77</v>
+      </c>
+      <c r="CB7" t="s">
+        <v>77</v>
+      </c>
+      <c r="CC7" t="s">
+        <v>77</v>
+      </c>
+      <c r="CD7">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="8" t="s">
+        <v>92</v>
+      </c>
+      <c r="B8" t="s">
+        <v>84</v>
+      </c>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8" t="s">
+        <v>77</v>
+      </c>
+      <c r="G8"/>
+      <c r="H8" t="s">
+        <v>77</v>
+      </c>
+      <c r="I8" t="s">
+        <v>78</v>
+      </c>
+      <c r="J8" t="s">
+        <v>77</v>
+      </c>
+      <c r="K8" t="s">
+        <v>79</v>
+      </c>
+      <c r="L8" t="s">
+        <v>93</v>
+      </c>
+      <c r="M8" t="s">
+        <v>77</v>
+      </c>
+      <c r="N8" t="s">
+        <v>94</v>
+      </c>
+      <c r="O8" t="s">
+        <v>77</v>
+      </c>
+      <c r="P8" t="s">
+        <v>95</v>
+      </c>
+      <c r="Q8" t="s">
+        <v>77</v>
+      </c>
+      <c r="R8" t="s">
+        <v>90</v>
+      </c>
+      <c r="S8" t="s">
+        <v>77</v>
+      </c>
+      <c r="T8">
+        <v>4</v>
+      </c>
+      <c r="U8">
+        <v>4</v>
+      </c>
+      <c r="V8">
+        <v>4</v>
+      </c>
+      <c r="W8">
+        <v>4</v>
+      </c>
+      <c r="X8">
+        <v>4</v>
+      </c>
+      <c r="Y8">
+        <v>4</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>77</v>
+      </c>
+      <c r="AA8">
+        <v>4</v>
+      </c>
+      <c r="AB8">
+        <v>4</v>
+      </c>
+      <c r="AC8">
+        <v>4</v>
+      </c>
+      <c r="AD8">
+        <v>4</v>
+      </c>
+      <c r="AE8">
+        <v>4</v>
+      </c>
+      <c r="AF8">
+        <v>4</v>
+      </c>
+      <c r="AG8" t="s">
+        <v>77</v>
+      </c>
+      <c r="AH8">
+        <v>4</v>
+      </c>
+      <c r="AI8">
+        <v>4</v>
+      </c>
+      <c r="AJ8" t="s">
+        <v>77</v>
+      </c>
+      <c r="AK8">
+        <v>4</v>
+      </c>
+      <c r="AL8">
+        <v>4</v>
+      </c>
+      <c r="AM8">
+        <v>4</v>
+      </c>
+      <c r="AN8">
+        <v>4</v>
+      </c>
+      <c r="AO8">
+        <v>4</v>
+      </c>
+      <c r="AP8">
+        <v>4</v>
+      </c>
+      <c r="AQ8" t="s">
+        <v>77</v>
+      </c>
+      <c r="AR8">
+        <v>4</v>
+      </c>
+      <c r="AS8">
+        <v>4</v>
+      </c>
+      <c r="AT8">
+        <v>4</v>
+      </c>
+      <c r="AU8">
+        <v>4</v>
+      </c>
+      <c r="AV8" t="s">
+        <v>91</v>
+      </c>
+      <c r="AW8" t="s">
+        <v>91</v>
+      </c>
+      <c r="AX8">
+        <v>4</v>
+      </c>
+      <c r="AY8">
+        <v>4</v>
+      </c>
+      <c r="AZ8">
+        <v>4</v>
+      </c>
+      <c r="BA8">
+        <v>4</v>
+      </c>
+      <c r="BB8" t="s">
+        <v>91</v>
+      </c>
+      <c r="BC8" t="s">
+        <v>91</v>
+      </c>
+      <c r="BD8">
+        <v>4</v>
+      </c>
+      <c r="BE8">
+        <v>4</v>
+      </c>
+      <c r="BF8">
+        <v>4</v>
+      </c>
+      <c r="BG8">
+        <v>4</v>
+      </c>
+      <c r="BH8" t="s">
+        <v>91</v>
+      </c>
+      <c r="BI8" t="s">
+        <v>91</v>
+      </c>
+      <c r="BJ8" t="s">
+        <v>77</v>
+      </c>
+      <c r="BK8">
+        <v>4</v>
+      </c>
+      <c r="BL8" t="s">
+        <v>77</v>
+      </c>
+      <c r="BM8">
+        <v>5</v>
+      </c>
+      <c r="BN8" t="s">
+        <v>77</v>
+      </c>
+      <c r="BO8">
+        <v>4</v>
+      </c>
+      <c r="BP8" t="s">
+        <v>77</v>
+      </c>
+      <c r="BQ8">
+        <v>4</v>
+      </c>
+      <c r="BR8" t="s">
+        <v>77</v>
+      </c>
+      <c r="BS8">
+        <v>4</v>
+      </c>
+      <c r="BT8" t="s">
+        <v>77</v>
+      </c>
+      <c r="BU8" t="s">
+        <v>77</v>
+      </c>
+      <c r="BV8"/>
+      <c r="BW8" t="s">
+        <v>77</v>
+      </c>
+      <c r="BX8" t="s">
+        <v>77</v>
+      </c>
+      <c r="BY8" t="s">
+        <v>77</v>
+      </c>
+      <c r="BZ8" t="s">
+        <v>77</v>
+      </c>
+      <c r="CA8" t="s">
+        <v>77</v>
+      </c>
+      <c r="CB8" t="s">
+        <v>77</v>
+      </c>
+      <c r="CC8" t="s">
+        <v>77</v>
+      </c>
+      <c r="CD8">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="8" t="s">
+        <v>96</v>
+      </c>
+      <c r="B9" t="s">
+        <v>84</v>
+      </c>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9" t="s">
+        <v>77</v>
+      </c>
+      <c r="G9"/>
+      <c r="H9" t="s">
+        <v>77</v>
+      </c>
+      <c r="I9" t="s">
+        <v>78</v>
+      </c>
+      <c r="J9" t="s">
+        <v>77</v>
+      </c>
+      <c r="K9" t="s">
+        <v>86</v>
+      </c>
+      <c r="L9" t="s">
+        <v>97</v>
+      </c>
+      <c r="M9" t="s">
+        <v>77</v>
+      </c>
+      <c r="N9" t="s">
+        <v>98</v>
+      </c>
+      <c r="O9" t="s">
+        <v>77</v>
+      </c>
+      <c r="P9" t="s">
+        <v>99</v>
+      </c>
+      <c r="Q9" t="s">
+        <v>77</v>
+      </c>
+      <c r="R9" t="s">
+        <v>90</v>
+      </c>
+      <c r="S9" t="s">
+        <v>77</v>
+      </c>
+      <c r="T9">
+        <v>5</v>
+      </c>
+      <c r="U9">
+        <v>5</v>
+      </c>
+      <c r="V9">
+        <v>5</v>
+      </c>
+      <c r="W9">
+        <v>5</v>
+      </c>
+      <c r="X9">
+        <v>5</v>
+      </c>
+      <c r="Y9">
+        <v>5</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>77</v>
+      </c>
+      <c r="AA9">
+        <v>5</v>
+      </c>
+      <c r="AB9">
+        <v>5</v>
+      </c>
+      <c r="AC9">
+        <v>5</v>
+      </c>
+      <c r="AD9">
+        <v>5</v>
+      </c>
+      <c r="AE9">
+        <v>5</v>
+      </c>
+      <c r="AF9">
+        <v>5</v>
+      </c>
+      <c r="AG9" t="s">
+        <v>77</v>
+      </c>
+      <c r="AH9">
+        <v>5</v>
+      </c>
+      <c r="AI9">
+        <v>5</v>
+      </c>
+      <c r="AJ9" t="s">
+        <v>77</v>
+      </c>
+      <c r="AK9">
+        <v>4</v>
+      </c>
+      <c r="AL9">
+        <v>4</v>
+      </c>
+      <c r="AM9">
+        <v>4</v>
+      </c>
+      <c r="AN9">
+        <v>4</v>
+      </c>
+      <c r="AO9">
+        <v>4</v>
+      </c>
+      <c r="AP9">
+        <v>4</v>
+      </c>
+      <c r="AQ9" t="s">
+        <v>77</v>
+      </c>
+      <c r="AR9" t="s">
+        <v>91</v>
+      </c>
+      <c r="AS9" t="s">
+        <v>91</v>
+      </c>
+      <c r="AT9">
+        <v>4</v>
+      </c>
+      <c r="AU9">
+        <v>4</v>
+      </c>
+      <c r="AV9" t="s">
+        <v>91</v>
+      </c>
+      <c r="AW9" t="s">
+        <v>91</v>
+      </c>
+      <c r="AX9" t="s">
+        <v>91</v>
+      </c>
+      <c r="AY9" t="s">
+        <v>91</v>
+      </c>
+      <c r="AZ9">
+        <v>4</v>
+      </c>
+      <c r="BA9">
+        <v>4</v>
+      </c>
+      <c r="BB9" t="s">
+        <v>91</v>
+      </c>
+      <c r="BC9" t="s">
+        <v>91</v>
+      </c>
+      <c r="BD9" t="s">
+        <v>91</v>
+      </c>
+      <c r="BE9" t="s">
+        <v>91</v>
+      </c>
+      <c r="BF9">
+        <v>4</v>
+      </c>
+      <c r="BG9">
+        <v>4</v>
+      </c>
+      <c r="BH9" t="s">
+        <v>91</v>
+      </c>
+      <c r="BI9" t="s">
+        <v>91</v>
+      </c>
+      <c r="BJ9" t="s">
+        <v>77</v>
+      </c>
+      <c r="BK9">
+        <v>5</v>
+      </c>
+      <c r="BL9" t="s">
+        <v>77</v>
+      </c>
+      <c r="BM9">
+        <v>5</v>
+      </c>
+      <c r="BN9" t="s">
+        <v>77</v>
+      </c>
+      <c r="BO9">
+        <v>5</v>
+      </c>
+      <c r="BP9" t="s">
+        <v>77</v>
+      </c>
+      <c r="BQ9">
+        <v>5</v>
+      </c>
+      <c r="BR9" t="s">
+        <v>77</v>
+      </c>
+      <c r="BS9">
+        <v>4</v>
+      </c>
+      <c r="BT9" t="s">
+        <v>77</v>
+      </c>
+      <c r="BU9" t="s">
+        <v>77</v>
+      </c>
+      <c r="BV9"/>
+      <c r="BW9" t="s">
+        <v>77</v>
+      </c>
+      <c r="BX9" t="s">
+        <v>100</v>
+      </c>
+      <c r="BY9" t="s">
+        <v>101</v>
+      </c>
+      <c r="BZ9" t="s">
+        <v>77</v>
+      </c>
+      <c r="CA9" t="s">
+        <v>77</v>
+      </c>
+      <c r="CB9" t="s">
+        <v>77</v>
+      </c>
+      <c r="CC9" t="s">
+        <v>77</v>
+      </c>
+      <c r="CD9">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="B10" t="s">
+        <v>84</v>
+      </c>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10" t="s">
+        <v>77</v>
+      </c>
+      <c r="G10"/>
+      <c r="H10" t="s">
+        <v>77</v>
+      </c>
+      <c r="I10" t="s">
+        <v>78</v>
+      </c>
+      <c r="J10" t="s">
+        <v>77</v>
+      </c>
+      <c r="K10" t="s">
+        <v>103</v>
+      </c>
+      <c r="L10" t="s">
+        <v>104</v>
+      </c>
+      <c r="M10" t="s">
+        <v>77</v>
+      </c>
+      <c r="N10" t="s">
+        <v>105</v>
+      </c>
+      <c r="O10" t="s">
+        <v>77</v>
+      </c>
+      <c r="P10" t="s">
+        <v>106</v>
+      </c>
+      <c r="Q10" t="s">
+        <v>77</v>
+      </c>
+      <c r="R10" t="s">
+        <v>90</v>
+      </c>
+      <c r="S10" t="s">
+        <v>77</v>
+      </c>
+      <c r="T10">
+        <v>4</v>
+      </c>
+      <c r="U10">
+        <v>4</v>
+      </c>
+      <c r="V10">
+        <v>4</v>
+      </c>
+      <c r="W10">
+        <v>4</v>
+      </c>
+      <c r="X10">
+        <v>4</v>
+      </c>
+      <c r="Y10">
+        <v>4</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>77</v>
+      </c>
+      <c r="AA10">
+        <v>4</v>
+      </c>
+      <c r="AB10">
+        <v>4</v>
+      </c>
+      <c r="AC10">
+        <v>4</v>
+      </c>
+      <c r="AD10">
+        <v>4</v>
+      </c>
+      <c r="AE10">
+        <v>4</v>
+      </c>
+      <c r="AF10">
+        <v>4</v>
+      </c>
+      <c r="AG10" t="s">
+        <v>77</v>
+      </c>
+      <c r="AH10">
+        <v>4</v>
+      </c>
+      <c r="AI10">
+        <v>4</v>
+      </c>
+      <c r="AJ10" t="s">
+        <v>77</v>
+      </c>
+      <c r="AK10">
+        <v>4</v>
+      </c>
+      <c r="AL10">
+        <v>4</v>
+      </c>
+      <c r="AM10">
+        <v>4</v>
+      </c>
+      <c r="AN10">
+        <v>4</v>
+      </c>
+      <c r="AO10">
+        <v>4</v>
+      </c>
+      <c r="AP10">
+        <v>4</v>
+      </c>
+      <c r="AQ10" t="s">
+        <v>77</v>
+      </c>
+      <c r="AR10">
+        <v>4</v>
+      </c>
+      <c r="AS10">
+        <v>4</v>
+      </c>
+      <c r="AT10">
+        <v>4</v>
+      </c>
+      <c r="AU10">
+        <v>4</v>
+      </c>
+      <c r="AV10" t="s">
+        <v>91</v>
+      </c>
+      <c r="AW10" t="s">
+        <v>91</v>
+      </c>
+      <c r="AX10">
+        <v>4</v>
+      </c>
+      <c r="AY10">
+        <v>4</v>
+      </c>
+      <c r="AZ10">
+        <v>4</v>
+      </c>
+      <c r="BA10">
+        <v>4</v>
+      </c>
+      <c r="BB10" t="s">
+        <v>91</v>
+      </c>
+      <c r="BC10" t="s">
+        <v>91</v>
+      </c>
+      <c r="BD10">
+        <v>4</v>
+      </c>
+      <c r="BE10">
+        <v>3</v>
+      </c>
+      <c r="BF10">
+        <v>4</v>
+      </c>
+      <c r="BG10">
+        <v>3</v>
+      </c>
+      <c r="BH10" t="s">
+        <v>91</v>
+      </c>
+      <c r="BI10" t="s">
+        <v>91</v>
+      </c>
+      <c r="BJ10" t="s">
+        <v>77</v>
+      </c>
+      <c r="BK10">
+        <v>4</v>
+      </c>
+      <c r="BL10" t="s">
+        <v>77</v>
+      </c>
+      <c r="BM10">
+        <v>4</v>
+      </c>
+      <c r="BN10" t="s">
+        <v>77</v>
+      </c>
+      <c r="BO10">
+        <v>4</v>
+      </c>
+      <c r="BP10" t="s">
+        <v>77</v>
+      </c>
+      <c r="BQ10">
+        <v>4</v>
+      </c>
+      <c r="BR10" t="s">
+        <v>77</v>
+      </c>
+      <c r="BS10">
+        <v>4</v>
+      </c>
+      <c r="BT10" t="s">
+        <v>77</v>
+      </c>
+      <c r="BU10" t="s">
+        <v>77</v>
+      </c>
+      <c r="BV10"/>
+      <c r="BW10" t="s">
+        <v>77</v>
+      </c>
+      <c r="BX10" t="s">
+        <v>77</v>
+      </c>
+      <c r="BY10" t="s">
+        <v>77</v>
+      </c>
+      <c r="BZ10" t="s">
+        <v>77</v>
+      </c>
+      <c r="CA10" t="s">
+        <v>77</v>
+      </c>
+      <c r="CB10" t="s">
+        <v>77</v>
+      </c>
+      <c r="CC10" t="s">
+        <v>77</v>
+      </c>
+      <c r="CD10">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="8" t="s">
+        <v>107</v>
+      </c>
+      <c r="B11" t="s">
+        <v>84</v>
+      </c>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11" t="s">
+        <v>77</v>
+      </c>
+      <c r="G11"/>
+      <c r="H11" t="s">
+        <v>77</v>
+      </c>
+      <c r="I11" t="s">
+        <v>78</v>
+      </c>
+      <c r="J11" t="s">
+        <v>77</v>
+      </c>
+      <c r="K11" t="s">
+        <v>86</v>
+      </c>
+      <c r="L11" t="s">
+        <v>108</v>
+      </c>
+      <c r="M11" t="s">
+        <v>77</v>
+      </c>
+      <c r="N11" t="s">
+        <v>109</v>
+      </c>
+      <c r="O11" t="s">
+        <v>77</v>
+      </c>
+      <c r="P11" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q11" t="s">
+        <v>77</v>
+      </c>
+      <c r="R11" t="s">
+        <v>90</v>
+      </c>
+      <c r="S11" t="s">
+        <v>77</v>
+      </c>
+      <c r="T11">
+        <v>4</v>
+      </c>
+      <c r="U11">
+        <v>4</v>
+      </c>
+      <c r="V11">
+        <v>4</v>
+      </c>
+      <c r="W11">
+        <v>4</v>
+      </c>
+      <c r="X11">
+        <v>4</v>
+      </c>
+      <c r="Y11">
+        <v>4</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>77</v>
+      </c>
+      <c r="AA11">
+        <v>4</v>
+      </c>
+      <c r="AB11">
+        <v>4</v>
+      </c>
+      <c r="AC11">
+        <v>4</v>
+      </c>
+      <c r="AD11">
+        <v>4</v>
+      </c>
+      <c r="AE11">
+        <v>4</v>
+      </c>
+      <c r="AF11">
+        <v>4</v>
+      </c>
+      <c r="AG11" t="s">
+        <v>77</v>
+      </c>
+      <c r="AH11">
+        <v>4</v>
+      </c>
+      <c r="AI11">
+        <v>4</v>
+      </c>
+      <c r="AJ11" t="s">
+        <v>77</v>
+      </c>
+      <c r="AK11" t="s">
+        <v>91</v>
+      </c>
+      <c r="AL11" t="s">
+        <v>91</v>
+      </c>
+      <c r="AM11">
+        <v>4</v>
+      </c>
+      <c r="AN11">
+        <v>4</v>
+      </c>
+      <c r="AO11" t="s">
+        <v>91</v>
+      </c>
+      <c r="AP11" t="s">
+        <v>91</v>
+      </c>
+      <c r="AQ11" t="s">
+        <v>77</v>
+      </c>
+      <c r="AR11" t="s">
+        <v>91</v>
+      </c>
+      <c r="AS11" t="s">
+        <v>91</v>
+      </c>
+      <c r="AT11">
+        <v>4</v>
+      </c>
+      <c r="AU11">
+        <v>4</v>
+      </c>
+      <c r="AV11" t="s">
+        <v>91</v>
+      </c>
+      <c r="AW11" t="s">
+        <v>91</v>
+      </c>
+      <c r="AX11" t="s">
+        <v>91</v>
+      </c>
+      <c r="AY11" t="s">
+        <v>91</v>
+      </c>
+      <c r="AZ11">
+        <v>4</v>
+      </c>
+      <c r="BA11">
+        <v>4</v>
+      </c>
+      <c r="BB11" t="s">
+        <v>91</v>
+      </c>
+      <c r="BC11" t="s">
+        <v>91</v>
+      </c>
+      <c r="BD11" t="s">
+        <v>91</v>
+      </c>
+      <c r="BE11" t="s">
+        <v>91</v>
+      </c>
+      <c r="BF11" t="s">
+        <v>91</v>
+      </c>
+      <c r="BG11" t="s">
+        <v>91</v>
+      </c>
+      <c r="BH11" t="s">
+        <v>91</v>
+      </c>
+      <c r="BI11" t="s">
+        <v>91</v>
+      </c>
+      <c r="BJ11" t="s">
+        <v>77</v>
+      </c>
+      <c r="BK11">
+        <v>5</v>
+      </c>
+      <c r="BL11" t="s">
+        <v>77</v>
+      </c>
+      <c r="BM11">
+        <v>5</v>
+      </c>
+      <c r="BN11" t="s">
+        <v>77</v>
+      </c>
+      <c r="BO11">
+        <v>5</v>
+      </c>
+      <c r="BP11" t="s">
+        <v>77</v>
+      </c>
+      <c r="BQ11">
+        <v>4</v>
+      </c>
+      <c r="BR11" t="s">
+        <v>77</v>
+      </c>
+      <c r="BS11">
+        <v>4</v>
+      </c>
+      <c r="BT11" t="s">
+        <v>77</v>
+      </c>
+      <c r="BU11" t="s">
+        <v>77</v>
+      </c>
+      <c r="BV11"/>
+      <c r="BW11" t="s">
+        <v>77</v>
+      </c>
+      <c r="BX11" t="s">
+        <v>77</v>
+      </c>
+      <c r="BY11" t="s">
+        <v>77</v>
+      </c>
+      <c r="BZ11" t="s">
+        <v>77</v>
+      </c>
+      <c r="CA11" t="s">
+        <v>77</v>
+      </c>
+      <c r="CB11" t="s">
+        <v>77</v>
+      </c>
+      <c r="CC11" t="s">
+        <v>77</v>
+      </c>
+      <c r="CD11">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="B12" t="s">
+        <v>84</v>
+      </c>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12" t="s">
+        <v>77</v>
+      </c>
+      <c r="G12"/>
+      <c r="H12" t="s">
+        <v>77</v>
+      </c>
+      <c r="I12" t="s">
+        <v>78</v>
+      </c>
+      <c r="J12" t="s">
+        <v>77</v>
+      </c>
+      <c r="K12" t="s">
+        <v>103</v>
+      </c>
+      <c r="L12" t="s">
+        <v>112</v>
+      </c>
+      <c r="M12" t="s">
+        <v>77</v>
+      </c>
+      <c r="N12" t="s">
+        <v>109</v>
+      </c>
+      <c r="O12" t="s">
+        <v>77</v>
+      </c>
+      <c r="P12" t="s">
+        <v>113</v>
+      </c>
+      <c r="Q12" t="s">
+        <v>77</v>
+      </c>
+      <c r="R12" t="s">
+        <v>90</v>
+      </c>
+      <c r="S12" t="s">
+        <v>77</v>
+      </c>
+      <c r="T12">
+        <v>4</v>
+      </c>
+      <c r="U12">
+        <v>4</v>
+      </c>
+      <c r="V12">
+        <v>4</v>
+      </c>
+      <c r="W12">
+        <v>4</v>
+      </c>
+      <c r="X12">
+        <v>4</v>
+      </c>
+      <c r="Y12">
+        <v>4</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>77</v>
+      </c>
+      <c r="AA12">
+        <v>4</v>
+      </c>
+      <c r="AB12">
+        <v>4</v>
+      </c>
+      <c r="AC12">
+        <v>4</v>
+      </c>
+      <c r="AD12">
+        <v>4</v>
+      </c>
+      <c r="AE12">
+        <v>4</v>
+      </c>
+      <c r="AF12">
+        <v>4</v>
+      </c>
+      <c r="AG12" t="s">
+        <v>77</v>
+      </c>
+      <c r="AH12">
+        <v>4</v>
+      </c>
+      <c r="AI12"/>
+      <c r="AJ12" t="s">
+        <v>77</v>
+      </c>
+      <c r="AK12" t="s">
+        <v>91</v>
+      </c>
+      <c r="AL12" t="s">
+        <v>91</v>
+      </c>
+      <c r="AM12">
+        <v>4</v>
+      </c>
+      <c r="AN12">
+        <v>4</v>
+      </c>
+      <c r="AO12" t="s">
+        <v>91</v>
+      </c>
+      <c r="AP12" t="s">
+        <v>91</v>
+      </c>
+      <c r="AQ12" t="s">
+        <v>77</v>
+      </c>
+      <c r="AR12" t="s">
+        <v>91</v>
+      </c>
+      <c r="AS12" t="s">
+        <v>91</v>
+      </c>
+      <c r="AT12">
+        <v>4</v>
+      </c>
+      <c r="AU12">
+        <v>4</v>
+      </c>
+      <c r="AV12" t="s">
+        <v>91</v>
+      </c>
+      <c r="AW12" t="s">
+        <v>91</v>
+      </c>
+      <c r="AX12" t="s">
+        <v>91</v>
+      </c>
+      <c r="AY12" t="s">
+        <v>91</v>
+      </c>
+      <c r="AZ12" t="s">
+        <v>91</v>
+      </c>
+      <c r="BA12" t="s">
+        <v>91</v>
+      </c>
+      <c r="BB12" t="s">
+        <v>91</v>
+      </c>
+      <c r="BC12" t="s">
+        <v>91</v>
+      </c>
+      <c r="BD12" t="s">
+        <v>91</v>
+      </c>
+      <c r="BE12" t="s">
+        <v>91</v>
+      </c>
+      <c r="BF12" t="s">
+        <v>91</v>
+      </c>
+      <c r="BG12" t="s">
+        <v>91</v>
+      </c>
+      <c r="BH12" t="s">
+        <v>91</v>
+      </c>
+      <c r="BI12" t="s">
+        <v>91</v>
+      </c>
+      <c r="BJ12" t="s">
+        <v>77</v>
+      </c>
+      <c r="BK12">
+        <v>4</v>
+      </c>
+      <c r="BL12" t="s">
+        <v>77</v>
+      </c>
+      <c r="BM12">
+        <v>4</v>
+      </c>
+      <c r="BN12" t="s">
+        <v>77</v>
+      </c>
+      <c r="BO12">
+        <v>4</v>
+      </c>
+      <c r="BP12" t="s">
+        <v>77</v>
+      </c>
+      <c r="BQ12"/>
+      <c r="BR12" t="s">
+        <v>114</v>
+      </c>
+      <c r="BS12">
+        <v>4</v>
+      </c>
+      <c r="BT12" t="s">
+        <v>77</v>
+      </c>
+      <c r="BU12" t="s">
+        <v>77</v>
+      </c>
+      <c r="BV12"/>
+      <c r="BW12" t="s">
+        <v>77</v>
+      </c>
+      <c r="BX12" t="s">
+        <v>77</v>
+      </c>
+      <c r="BY12" t="s">
+        <v>77</v>
+      </c>
+      <c r="BZ12" t="s">
+        <v>77</v>
+      </c>
+      <c r="CA12" t="s">
+        <v>77</v>
+      </c>
+      <c r="CB12" t="s">
+        <v>77</v>
+      </c>
+      <c r="CC12" t="s">
+        <v>77</v>
+      </c>
+      <c r="CD12">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="B13" t="s">
+        <v>84</v>
+      </c>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13" t="s">
+        <v>77</v>
+      </c>
+      <c r="G13"/>
+      <c r="H13" t="s">
+        <v>77</v>
+      </c>
+      <c r="I13" t="s">
+        <v>78</v>
+      </c>
+      <c r="J13" t="s">
+        <v>77</v>
+      </c>
+      <c r="K13" t="s">
+        <v>86</v>
+      </c>
+      <c r="L13" t="s">
+        <v>116</v>
+      </c>
+      <c r="M13" t="s">
+        <v>77</v>
+      </c>
+      <c r="N13" t="s">
+        <v>117</v>
+      </c>
+      <c r="O13" t="s">
+        <v>77</v>
+      </c>
+      <c r="P13" t="s">
+        <v>118</v>
+      </c>
+      <c r="Q13" t="s">
+        <v>77</v>
+      </c>
+      <c r="R13" t="s">
+        <v>90</v>
+      </c>
+      <c r="S13" t="s">
+        <v>77</v>
+      </c>
+      <c r="T13">
+        <v>4</v>
+      </c>
+      <c r="U13">
+        <v>4</v>
+      </c>
+      <c r="V13">
+        <v>4</v>
+      </c>
+      <c r="W13">
+        <v>4</v>
+      </c>
+      <c r="X13">
+        <v>4</v>
+      </c>
+      <c r="Y13">
+        <v>4</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>77</v>
+      </c>
+      <c r="AA13">
+        <v>4</v>
+      </c>
+      <c r="AB13">
+        <v>4</v>
+      </c>
+      <c r="AC13">
+        <v>4</v>
+      </c>
+      <c r="AD13">
+        <v>4</v>
+      </c>
+      <c r="AE13">
+        <v>4</v>
+      </c>
+      <c r="AF13">
+        <v>4</v>
+      </c>
+      <c r="AG13" t="s">
+        <v>77</v>
+      </c>
+      <c r="AH13">
+        <v>4</v>
+      </c>
+      <c r="AI13">
+        <v>4</v>
+      </c>
+      <c r="AJ13" t="s">
+        <v>77</v>
+      </c>
+      <c r="AK13" t="s">
+        <v>91</v>
+      </c>
+      <c r="AL13" t="s">
+        <v>91</v>
+      </c>
+      <c r="AM13" t="s">
+        <v>91</v>
+      </c>
+      <c r="AN13" t="s">
+        <v>91</v>
+      </c>
+      <c r="AO13" t="s">
+        <v>91</v>
+      </c>
+      <c r="AP13" t="s">
+        <v>91</v>
+      </c>
+      <c r="AQ13" t="s">
+        <v>77</v>
+      </c>
+      <c r="AR13">
+        <v>4</v>
+      </c>
+      <c r="AS13">
+        <v>4</v>
+      </c>
+      <c r="AT13">
+        <v>4</v>
+      </c>
+      <c r="AU13">
+        <v>4</v>
+      </c>
+      <c r="AV13" t="s">
+        <v>91</v>
+      </c>
+      <c r="AW13" t="s">
+        <v>91</v>
+      </c>
+      <c r="AX13">
+        <v>4</v>
+      </c>
+      <c r="AY13">
+        <v>4</v>
+      </c>
+      <c r="AZ13">
+        <v>4</v>
+      </c>
+      <c r="BA13">
+        <v>4</v>
+      </c>
+      <c r="BB13" t="s">
+        <v>91</v>
+      </c>
+      <c r="BC13" t="s">
+        <v>91</v>
+      </c>
+      <c r="BD13">
+        <v>4</v>
+      </c>
+      <c r="BE13">
+        <v>4</v>
+      </c>
+      <c r="BF13">
+        <v>4</v>
+      </c>
+      <c r="BG13">
+        <v>4</v>
+      </c>
+      <c r="BH13" t="s">
+        <v>91</v>
+      </c>
+      <c r="BI13" t="s">
+        <v>91</v>
+      </c>
+      <c r="BJ13" t="s">
+        <v>77</v>
+      </c>
+      <c r="BK13">
+        <v>4</v>
+      </c>
+      <c r="BL13" t="s">
+        <v>77</v>
+      </c>
+      <c r="BM13">
+        <v>4</v>
+      </c>
+      <c r="BN13" t="s">
+        <v>77</v>
+      </c>
+      <c r="BO13">
+        <v>4</v>
+      </c>
+      <c r="BP13" t="s">
+        <v>77</v>
+      </c>
+      <c r="BQ13"/>
+      <c r="BR13" t="s">
+        <v>114</v>
+      </c>
+      <c r="BS13">
+        <v>4</v>
+      </c>
+      <c r="BT13" t="s">
+        <v>77</v>
+      </c>
+      <c r="BU13" t="s">
+        <v>77</v>
+      </c>
+      <c r="BV13"/>
+      <c r="BW13" t="s">
+        <v>77</v>
+      </c>
+      <c r="BX13" t="s">
+        <v>77</v>
+      </c>
+      <c r="BY13" t="s">
+        <v>77</v>
+      </c>
+      <c r="BZ13" t="s">
+        <v>77</v>
+      </c>
+      <c r="CA13" t="s">
+        <v>77</v>
+      </c>
+      <c r="CB13" t="s">
+        <v>77</v>
+      </c>
+      <c r="CC13" t="s">
+        <v>77</v>
+      </c>
+      <c r="CD13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="B14" t="s">
+        <v>84</v>
+      </c>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14" t="s">
+        <v>77</v>
+      </c>
+      <c r="G14"/>
+      <c r="H14" t="s">
+        <v>77</v>
+      </c>
+      <c r="I14" t="s">
+        <v>78</v>
+      </c>
+      <c r="J14" t="s">
+        <v>77</v>
+      </c>
+      <c r="K14" t="s">
+        <v>103</v>
+      </c>
+      <c r="L14" t="s">
+        <v>120</v>
+      </c>
+      <c r="M14" t="s">
+        <v>77</v>
+      </c>
+      <c r="N14" t="s">
+        <v>88</v>
+      </c>
+      <c r="O14" t="s">
+        <v>77</v>
+      </c>
+      <c r="P14" t="s">
+        <v>118</v>
+      </c>
+      <c r="Q14" t="s">
+        <v>77</v>
+      </c>
+      <c r="R14" t="s">
+        <v>90</v>
+      </c>
+      <c r="S14" t="s">
+        <v>77</v>
+      </c>
+      <c r="T14">
+        <v>4</v>
+      </c>
+      <c r="U14">
+        <v>4</v>
+      </c>
+      <c r="V14">
+        <v>4</v>
+      </c>
+      <c r="W14">
+        <v>4</v>
+      </c>
+      <c r="X14">
+        <v>4</v>
+      </c>
+      <c r="Y14">
+        <v>4</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>77</v>
+      </c>
+      <c r="AA14">
+        <v>4</v>
+      </c>
+      <c r="AB14">
+        <v>4</v>
+      </c>
+      <c r="AC14">
+        <v>4</v>
+      </c>
+      <c r="AD14">
+        <v>4</v>
+      </c>
+      <c r="AE14">
+        <v>4</v>
+      </c>
+      <c r="AF14">
+        <v>4</v>
+      </c>
+      <c r="AG14" t="s">
+        <v>77</v>
+      </c>
+      <c r="AH14">
+        <v>4</v>
+      </c>
+      <c r="AI14">
+        <v>4</v>
+      </c>
+      <c r="AJ14" t="s">
+        <v>77</v>
+      </c>
+      <c r="AK14" t="s">
+        <v>91</v>
+      </c>
+      <c r="AL14" t="s">
+        <v>91</v>
+      </c>
+      <c r="AM14" t="s">
+        <v>91</v>
+      </c>
+      <c r="AN14" t="s">
+        <v>91</v>
+      </c>
+      <c r="AO14" t="s">
+        <v>91</v>
+      </c>
+      <c r="AP14" t="s">
+        <v>91</v>
+      </c>
+      <c r="AQ14" t="s">
+        <v>77</v>
+      </c>
+      <c r="AR14" t="s">
+        <v>91</v>
+      </c>
+      <c r="AS14" t="s">
+        <v>91</v>
+      </c>
+      <c r="AT14">
+        <v>4</v>
+      </c>
+      <c r="AU14">
+        <v>4</v>
+      </c>
+      <c r="AV14" t="s">
+        <v>91</v>
+      </c>
+      <c r="AW14" t="s">
+        <v>91</v>
+      </c>
+      <c r="AX14" t="s">
+        <v>91</v>
+      </c>
+      <c r="AY14" t="s">
+        <v>91</v>
+      </c>
+      <c r="AZ14">
+        <v>4</v>
+      </c>
+      <c r="BA14">
+        <v>4</v>
+      </c>
+      <c r="BB14" t="s">
+        <v>91</v>
+      </c>
+      <c r="BC14" t="s">
+        <v>91</v>
+      </c>
+      <c r="BD14" t="s">
+        <v>91</v>
+      </c>
+      <c r="BE14" t="s">
+        <v>91</v>
+      </c>
+      <c r="BF14">
+        <v>4</v>
+      </c>
+      <c r="BG14">
+        <v>4</v>
+      </c>
+      <c r="BH14" t="s">
+        <v>91</v>
+      </c>
+      <c r="BI14" t="s">
+        <v>91</v>
+      </c>
+      <c r="BJ14" t="s">
+        <v>77</v>
+      </c>
+      <c r="BK14">
+        <v>4</v>
+      </c>
+      <c r="BL14" t="s">
+        <v>77</v>
+      </c>
+      <c r="BM14">
+        <v>4</v>
+      </c>
+      <c r="BN14" t="s">
+        <v>77</v>
+      </c>
+      <c r="BO14">
+        <v>4</v>
+      </c>
+      <c r="BP14" t="s">
+        <v>77</v>
+      </c>
+      <c r="BQ14"/>
+      <c r="BR14" t="s">
+        <v>114</v>
+      </c>
+      <c r="BS14">
+        <v>4</v>
+      </c>
+      <c r="BT14" t="s">
+        <v>77</v>
+      </c>
+      <c r="BU14" t="s">
+        <v>77</v>
+      </c>
+      <c r="BV14"/>
+      <c r="BW14" t="s">
+        <v>77</v>
+      </c>
+      <c r="BX14" t="s">
+        <v>77</v>
+      </c>
+      <c r="BY14" t="s">
+        <v>77</v>
+      </c>
+      <c r="BZ14" t="s">
+        <v>77</v>
+      </c>
+      <c r="CA14" t="s">
+        <v>77</v>
+      </c>
+      <c r="CB14" t="s">
+        <v>77</v>
+      </c>
+      <c r="CC14" t="s">
+        <v>77</v>
+      </c>
+      <c r="CD14">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="B15" t="s">
+        <v>84</v>
+      </c>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15" t="s">
+        <v>77</v>
+      </c>
+      <c r="G15"/>
+      <c r="H15" t="s">
+        <v>77</v>
+      </c>
+      <c r="I15" t="s">
+        <v>78</v>
+      </c>
+      <c r="J15" t="s">
+        <v>77</v>
+      </c>
+      <c r="K15" t="s">
+        <v>79</v>
+      </c>
+      <c r="L15" t="s">
+        <v>122</v>
+      </c>
+      <c r="M15" t="s">
+        <v>77</v>
+      </c>
+      <c r="N15" t="s">
+        <v>123</v>
+      </c>
+      <c r="O15" t="s">
+        <v>77</v>
+      </c>
+      <c r="P15" t="s">
+        <v>124</v>
+      </c>
+      <c r="Q15" t="s">
+        <v>77</v>
+      </c>
+      <c r="R15" t="s">
+        <v>90</v>
+      </c>
+      <c r="S15" t="s">
+        <v>77</v>
+      </c>
+      <c r="T15">
+        <v>4</v>
+      </c>
+      <c r="U15">
+        <v>4</v>
+      </c>
+      <c r="V15">
+        <v>4</v>
+      </c>
+      <c r="W15">
+        <v>4</v>
+      </c>
+      <c r="X15">
+        <v>4</v>
+      </c>
+      <c r="Y15">
+        <v>4</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>77</v>
+      </c>
+      <c r="AA15">
+        <v>4</v>
+      </c>
+      <c r="AB15">
+        <v>4</v>
+      </c>
+      <c r="AC15">
+        <v>4</v>
+      </c>
+      <c r="AD15">
+        <v>4</v>
+      </c>
+      <c r="AE15">
+        <v>4</v>
+      </c>
+      <c r="AF15">
+        <v>4</v>
+      </c>
+      <c r="AG15" t="s">
+        <v>77</v>
+      </c>
+      <c r="AH15">
+        <v>4</v>
+      </c>
+      <c r="AI15">
+        <v>4</v>
+      </c>
+      <c r="AJ15" t="s">
+        <v>77</v>
+      </c>
+      <c r="AK15">
+        <v>4</v>
+      </c>
+      <c r="AL15">
+        <v>3</v>
+      </c>
+      <c r="AM15">
+        <v>4</v>
+      </c>
+      <c r="AN15">
+        <v>3</v>
+      </c>
+      <c r="AO15">
+        <v>4</v>
+      </c>
+      <c r="AP15">
+        <v>3</v>
+      </c>
+      <c r="AQ15" t="s">
+        <v>77</v>
+      </c>
+      <c r="AR15">
+        <v>4</v>
+      </c>
+      <c r="AS15">
+        <v>4</v>
+      </c>
+      <c r="AT15">
+        <v>4</v>
+      </c>
+      <c r="AU15">
+        <v>4</v>
+      </c>
+      <c r="AV15" t="s">
+        <v>91</v>
+      </c>
+      <c r="AW15" t="s">
+        <v>91</v>
+      </c>
+      <c r="AX15">
+        <v>4</v>
+      </c>
+      <c r="AY15">
+        <v>4</v>
+      </c>
+      <c r="AZ15">
+        <v>4</v>
+      </c>
+      <c r="BA15">
+        <v>4</v>
+      </c>
+      <c r="BB15" t="s">
+        <v>91</v>
+      </c>
+      <c r="BC15" t="s">
+        <v>91</v>
+      </c>
+      <c r="BD15">
+        <v>4</v>
+      </c>
+      <c r="BE15">
+        <v>4</v>
+      </c>
+      <c r="BF15">
+        <v>4</v>
+      </c>
+      <c r="BG15">
+        <v>4</v>
+      </c>
+      <c r="BH15" t="s">
+        <v>91</v>
+      </c>
+      <c r="BI15" t="s">
+        <v>91</v>
+      </c>
+      <c r="BJ15" t="s">
+        <v>77</v>
+      </c>
+      <c r="BK15">
+        <v>4</v>
+      </c>
+      <c r="BL15" t="s">
+        <v>77</v>
+      </c>
+      <c r="BM15">
+        <v>4</v>
+      </c>
+      <c r="BN15" t="s">
+        <v>77</v>
+      </c>
+      <c r="BO15">
+        <v>3</v>
+      </c>
+      <c r="BP15" t="s">
+        <v>77</v>
+      </c>
+      <c r="BQ15">
+        <v>3</v>
+      </c>
+      <c r="BR15" t="s">
+        <v>77</v>
+      </c>
+      <c r="BS15">
+        <v>3</v>
+      </c>
+      <c r="BT15" t="s">
+        <v>77</v>
+      </c>
+      <c r="BU15" t="s">
+        <v>77</v>
+      </c>
+      <c r="BV15"/>
+      <c r="BW15" t="s">
+        <v>77</v>
+      </c>
+      <c r="BX15" t="s">
+        <v>77</v>
+      </c>
+      <c r="BY15" t="s">
+        <v>77</v>
+      </c>
+      <c r="BZ15" t="s">
+        <v>77</v>
+      </c>
+      <c r="CA15" t="s">
+        <v>77</v>
+      </c>
+      <c r="CB15" t="s">
+        <v>77</v>
+      </c>
+      <c r="CC15" t="s">
+        <v>77</v>
+      </c>
+      <c r="CD15">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="B16" t="s">
+        <v>84</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16" t="s">
+        <v>77</v>
+      </c>
+      <c r="G16"/>
+      <c r="H16" t="s">
+        <v>77</v>
+      </c>
+      <c r="I16" t="s">
+        <v>78</v>
+      </c>
+      <c r="J16" t="s">
+        <v>77</v>
+      </c>
+      <c r="K16" t="s">
+        <v>103</v>
+      </c>
+      <c r="L16" t="s">
+        <v>104</v>
+      </c>
+      <c r="M16" t="s">
+        <v>77</v>
+      </c>
+      <c r="N16" t="s">
+        <v>126</v>
+      </c>
+      <c r="O16" t="s">
+        <v>77</v>
+      </c>
+      <c r="P16" t="s">
+        <v>118</v>
+      </c>
+      <c r="Q16" t="s">
+        <v>77</v>
+      </c>
+      <c r="R16" t="s">
+        <v>90</v>
+      </c>
+      <c r="S16" t="s">
+        <v>77</v>
+      </c>
+      <c r="T16">
+        <v>4</v>
+      </c>
+      <c r="U16">
+        <v>4</v>
+      </c>
+      <c r="V16">
+        <v>4</v>
+      </c>
+      <c r="W16">
+        <v>4</v>
+      </c>
+      <c r="X16">
+        <v>4</v>
+      </c>
+      <c r="Y16">
+        <v>4</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>77</v>
+      </c>
+      <c r="AA16">
+        <v>4</v>
+      </c>
+      <c r="AB16">
+        <v>4</v>
+      </c>
+      <c r="AC16">
+        <v>4</v>
+      </c>
+      <c r="AD16">
+        <v>4</v>
+      </c>
+      <c r="AE16">
+        <v>4</v>
+      </c>
+      <c r="AF16">
+        <v>4</v>
+      </c>
+      <c r="AG16" t="s">
+        <v>77</v>
+      </c>
+      <c r="AH16">
+        <v>4</v>
+      </c>
+      <c r="AI16">
+        <v>4</v>
+      </c>
+      <c r="AJ16" t="s">
+        <v>77</v>
+      </c>
+      <c r="AK16" t="s">
+        <v>91</v>
+      </c>
+      <c r="AL16" t="s">
+        <v>91</v>
+      </c>
+      <c r="AM16" t="s">
+        <v>91</v>
+      </c>
+      <c r="AN16" t="s">
+        <v>91</v>
+      </c>
+      <c r="AO16" t="s">
+        <v>91</v>
+      </c>
+      <c r="AP16" t="s">
+        <v>91</v>
+      </c>
+      <c r="AQ16" t="s">
+        <v>77</v>
+      </c>
+      <c r="AR16" t="s">
+        <v>91</v>
+      </c>
+      <c r="AS16" t="s">
+        <v>91</v>
+      </c>
+      <c r="AT16">
+        <v>4</v>
+      </c>
+      <c r="AU16">
+        <v>4</v>
+      </c>
+      <c r="AV16" t="s">
+        <v>91</v>
+      </c>
+      <c r="AW16" t="s">
+        <v>91</v>
+      </c>
+      <c r="AX16" t="s">
+        <v>91</v>
+      </c>
+      <c r="AY16" t="s">
+        <v>91</v>
+      </c>
+      <c r="AZ16">
+        <v>4</v>
+      </c>
+      <c r="BA16">
+        <v>4</v>
+      </c>
+      <c r="BB16" t="s">
+        <v>91</v>
+      </c>
+      <c r="BC16" t="s">
+        <v>91</v>
+      </c>
+      <c r="BD16" t="s">
+        <v>91</v>
+      </c>
+      <c r="BE16" t="s">
+        <v>91</v>
+      </c>
+      <c r="BF16">
+        <v>4</v>
+      </c>
+      <c r="BG16">
+        <v>4</v>
+      </c>
+      <c r="BH16" t="s">
+        <v>91</v>
+      </c>
+      <c r="BI16" t="s">
+        <v>91</v>
+      </c>
+      <c r="BJ16" t="s">
+        <v>77</v>
+      </c>
+      <c r="BK16">
+        <v>4</v>
+      </c>
+      <c r="BL16" t="s">
+        <v>77</v>
+      </c>
+      <c r="BM16">
+        <v>4</v>
+      </c>
+      <c r="BN16" t="s">
+        <v>77</v>
+      </c>
+      <c r="BO16">
+        <v>4</v>
+      </c>
+      <c r="BP16" t="s">
+        <v>77</v>
+      </c>
+      <c r="BQ16"/>
+      <c r="BR16" t="s">
+        <v>114</v>
+      </c>
+      <c r="BS16">
+        <v>3</v>
+      </c>
+      <c r="BT16" t="s">
+        <v>77</v>
+      </c>
+      <c r="BU16" t="s">
+        <v>77</v>
+      </c>
+      <c r="BV16"/>
+      <c r="BW16" t="s">
+        <v>77</v>
+      </c>
+      <c r="BX16" t="s">
+        <v>77</v>
+      </c>
+      <c r="BY16" t="s">
+        <v>77</v>
+      </c>
+      <c r="BZ16" t="s">
+        <v>77</v>
+      </c>
+      <c r="CA16" t="s">
+        <v>77</v>
+      </c>
+      <c r="CB16" t="s">
+        <v>77</v>
+      </c>
+      <c r="CC16" t="s">
+        <v>77</v>
+      </c>
+      <c r="CD16">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="8" t="s">
+        <v>127</v>
+      </c>
+      <c r="B17" t="s">
+        <v>84</v>
+      </c>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17" t="s">
+        <v>77</v>
+      </c>
+      <c r="G17"/>
+      <c r="H17" t="s">
+        <v>77</v>
+      </c>
+      <c r="I17" t="s">
+        <v>78</v>
+      </c>
+      <c r="J17" t="s">
+        <v>77</v>
+      </c>
+      <c r="K17" t="s">
+        <v>86</v>
+      </c>
+      <c r="L17" t="s">
+        <v>128</v>
+      </c>
+      <c r="M17" t="s">
+        <v>77</v>
+      </c>
+      <c r="N17" t="s">
+        <v>105</v>
+      </c>
+      <c r="O17" t="s">
+        <v>77</v>
+      </c>
+      <c r="P17" t="s">
+        <v>129</v>
+      </c>
+      <c r="Q17" t="s">
+        <v>77</v>
+      </c>
+      <c r="R17" t="s">
+        <v>90</v>
+      </c>
+      <c r="S17" t="s">
+        <v>77</v>
+      </c>
+      <c r="T17">
+        <v>4</v>
+      </c>
+      <c r="U17">
+        <v>4</v>
+      </c>
+      <c r="V17">
+        <v>4</v>
+      </c>
+      <c r="W17">
+        <v>4</v>
+      </c>
+      <c r="X17">
+        <v>4</v>
+      </c>
+      <c r="Y17">
+        <v>4</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>77</v>
+      </c>
+      <c r="AA17">
+        <v>4</v>
+      </c>
+      <c r="AB17">
+        <v>4</v>
+      </c>
+      <c r="AC17">
+        <v>4</v>
+      </c>
+      <c r="AD17">
+        <v>4</v>
+      </c>
+      <c r="AE17">
+        <v>4</v>
+      </c>
+      <c r="AF17">
+        <v>4</v>
+      </c>
+      <c r="AG17" t="s">
+        <v>77</v>
+      </c>
+      <c r="AH17">
+        <v>4</v>
+      </c>
+      <c r="AI17">
+        <v>4</v>
+      </c>
+      <c r="AJ17" t="s">
+        <v>77</v>
+      </c>
+      <c r="AK17">
+        <v>4</v>
+      </c>
+      <c r="AL17">
+        <v>4</v>
+      </c>
+      <c r="AM17">
+        <v>4</v>
+      </c>
+      <c r="AN17">
+        <v>4</v>
+      </c>
+      <c r="AO17" t="s">
+        <v>91</v>
+      </c>
+      <c r="AP17" t="s">
+        <v>91</v>
+      </c>
+      <c r="AQ17" t="s">
+        <v>77</v>
+      </c>
+      <c r="AR17">
+        <v>4</v>
+      </c>
+      <c r="AS17">
+        <v>4</v>
+      </c>
+      <c r="AT17">
+        <v>4</v>
+      </c>
+      <c r="AU17">
+        <v>4</v>
+      </c>
+      <c r="AV17" t="s">
+        <v>91</v>
+      </c>
+      <c r="AW17" t="s">
+        <v>91</v>
+      </c>
+      <c r="AX17">
+        <v>4</v>
+      </c>
+      <c r="AY17">
+        <v>4</v>
+      </c>
+      <c r="AZ17">
+        <v>4</v>
+      </c>
+      <c r="BA17">
+        <v>4</v>
+      </c>
+      <c r="BB17" t="s">
+        <v>91</v>
+      </c>
+      <c r="BC17" t="s">
+        <v>91</v>
+      </c>
+      <c r="BD17">
+        <v>4</v>
+      </c>
+      <c r="BE17">
+        <v>4</v>
+      </c>
+      <c r="BF17">
+        <v>4</v>
+      </c>
+      <c r="BG17">
+        <v>4</v>
+      </c>
+      <c r="BH17" t="s">
+        <v>91</v>
+      </c>
+      <c r="BI17" t="s">
+        <v>91</v>
+      </c>
+      <c r="BJ17" t="s">
+        <v>77</v>
+      </c>
+      <c r="BK17">
+        <v>4</v>
+      </c>
+      <c r="BL17" t="s">
+        <v>77</v>
+      </c>
+      <c r="BM17">
+        <v>4</v>
+      </c>
+      <c r="BN17" t="s">
+        <v>77</v>
+      </c>
+      <c r="BO17">
+        <v>4</v>
+      </c>
+      <c r="BP17" t="s">
+        <v>77</v>
+      </c>
+      <c r="BQ17"/>
+      <c r="BR17" t="s">
+        <v>114</v>
+      </c>
+      <c r="BS17">
+        <v>4</v>
+      </c>
+      <c r="BT17" t="s">
+        <v>77</v>
+      </c>
+      <c r="BU17" t="s">
+        <v>77</v>
+      </c>
+      <c r="BV17"/>
+      <c r="BW17" t="s">
+        <v>77</v>
+      </c>
+      <c r="BX17" t="s">
+        <v>77</v>
+      </c>
+      <c r="BY17" t="s">
+        <v>77</v>
+      </c>
+      <c r="BZ17" t="s">
+        <v>77</v>
+      </c>
+      <c r="CA17" t="s">
+        <v>77</v>
+      </c>
+      <c r="CB17" t="s">
+        <v>77</v>
+      </c>
+      <c r="CC17" t="s">
+        <v>77</v>
+      </c>
+      <c r="CD17">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="8" t="s">
+        <v>130</v>
+      </c>
+      <c r="B18" t="s">
+        <v>84</v>
+      </c>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18" t="s">
+        <v>77</v>
+      </c>
+      <c r="G18"/>
+      <c r="H18" t="s">
+        <v>77</v>
+      </c>
+      <c r="I18" t="s">
+        <v>78</v>
+      </c>
+      <c r="J18" t="s">
+        <v>77</v>
+      </c>
+      <c r="K18" t="s">
+        <v>86</v>
+      </c>
+      <c r="L18" t="s">
+        <v>104</v>
+      </c>
+      <c r="M18" t="s">
+        <v>77</v>
+      </c>
+      <c r="N18" t="s">
+        <v>109</v>
+      </c>
+      <c r="O18" t="s">
+        <v>77</v>
+      </c>
+      <c r="P18" t="s">
+        <v>131</v>
+      </c>
+      <c r="Q18" t="s">
+        <v>77</v>
+      </c>
+      <c r="R18" t="s">
+        <v>90</v>
+      </c>
+      <c r="S18" t="s">
+        <v>77</v>
+      </c>
+      <c r="T18">
+        <v>3</v>
+      </c>
+      <c r="U18">
+        <v>5</v>
+      </c>
+      <c r="V18">
+        <v>3</v>
+      </c>
+      <c r="W18">
+        <v>5</v>
+      </c>
+      <c r="X18">
+        <v>3</v>
+      </c>
+      <c r="Y18">
+        <v>5</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>77</v>
+      </c>
+      <c r="AA18">
+        <v>4</v>
+      </c>
+      <c r="AB18">
+        <v>5</v>
+      </c>
+      <c r="AC18">
+        <v>4</v>
+      </c>
+      <c r="AD18">
+        <v>5</v>
+      </c>
+      <c r="AE18">
+        <v>4</v>
+      </c>
+      <c r="AF18">
+        <v>5</v>
+      </c>
+      <c r="AG18" t="s">
+        <v>77</v>
+      </c>
+      <c r="AH18">
+        <v>4</v>
+      </c>
+      <c r="AI18">
+        <v>5</v>
+      </c>
+      <c r="AJ18" t="s">
+        <v>77</v>
+      </c>
+      <c r="AK18">
+        <v>3</v>
+      </c>
+      <c r="AL18">
+        <v>3</v>
+      </c>
+      <c r="AM18">
+        <v>3</v>
+      </c>
+      <c r="AN18">
+        <v>3</v>
+      </c>
+      <c r="AO18">
+        <v>3</v>
+      </c>
+      <c r="AP18">
+        <v>3</v>
+      </c>
+      <c r="AQ18" t="s">
+        <v>77</v>
+      </c>
+      <c r="AR18" t="s">
+        <v>91</v>
+      </c>
+      <c r="AS18" t="s">
+        <v>91</v>
+      </c>
+      <c r="AT18">
+        <v>4</v>
+      </c>
+      <c r="AU18">
+        <v>3</v>
+      </c>
+      <c r="AV18" t="s">
+        <v>91</v>
+      </c>
+      <c r="AW18" t="s">
+        <v>91</v>
+      </c>
+      <c r="AX18" t="s">
+        <v>91</v>
+      </c>
+      <c r="AY18" t="s">
+        <v>91</v>
+      </c>
+      <c r="AZ18">
+        <v>4</v>
+      </c>
+      <c r="BA18">
+        <v>3</v>
+      </c>
+      <c r="BB18" t="s">
+        <v>91</v>
+      </c>
+      <c r="BC18" t="s">
+        <v>91</v>
+      </c>
+      <c r="BD18" t="s">
+        <v>91</v>
+      </c>
+      <c r="BE18" t="s">
+        <v>91</v>
+      </c>
+      <c r="BF18">
+        <v>4</v>
+      </c>
+      <c r="BG18">
+        <v>3</v>
+      </c>
+      <c r="BH18" t="s">
+        <v>91</v>
+      </c>
+      <c r="BI18" t="s">
+        <v>91</v>
+      </c>
+      <c r="BJ18" t="s">
+        <v>77</v>
+      </c>
+      <c r="BK18">
+        <v>5</v>
+      </c>
+      <c r="BL18" t="s">
+        <v>77</v>
+      </c>
+      <c r="BM18">
+        <v>5</v>
+      </c>
+      <c r="BN18" t="s">
+        <v>77</v>
+      </c>
+      <c r="BO18">
+        <v>5</v>
+      </c>
+      <c r="BP18" t="s">
+        <v>77</v>
+      </c>
+      <c r="BQ18">
+        <v>3</v>
+      </c>
+      <c r="BR18" t="s">
+        <v>77</v>
+      </c>
+      <c r="BS18">
+        <v>3</v>
+      </c>
+      <c r="BT18" t="s">
+        <v>77</v>
+      </c>
+      <c r="BU18" t="s">
+        <v>77</v>
+      </c>
+      <c r="BV18"/>
+      <c r="BW18" t="s">
+        <v>77</v>
+      </c>
+      <c r="BX18" t="s">
+        <v>77</v>
+      </c>
+      <c r="BY18" t="s">
+        <v>77</v>
+      </c>
+      <c r="BZ18" t="s">
+        <v>77</v>
+      </c>
+      <c r="CA18" t="s">
+        <v>77</v>
+      </c>
+      <c r="CB18" t="s">
+        <v>77</v>
+      </c>
+      <c r="CC18" t="s">
+        <v>77</v>
+      </c>
+      <c r="CD18">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="B19" t="s">
+        <v>84</v>
+      </c>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19" t="s">
+        <v>77</v>
+      </c>
+      <c r="G19"/>
+      <c r="H19" t="s">
+        <v>77</v>
+      </c>
+      <c r="I19" t="s">
+        <v>78</v>
+      </c>
+      <c r="J19" t="s">
+        <v>77</v>
+      </c>
+      <c r="K19" t="s">
+        <v>79</v>
+      </c>
+      <c r="L19" t="s">
+        <v>133</v>
+      </c>
+      <c r="M19" t="s">
+        <v>77</v>
+      </c>
+      <c r="N19" t="s">
+        <v>134</v>
+      </c>
+      <c r="O19" t="s">
+        <v>77</v>
+      </c>
+      <c r="P19" t="s">
+        <v>135</v>
+      </c>
+      <c r="Q19" t="s">
+        <v>77</v>
+      </c>
+      <c r="R19" t="s">
+        <v>90</v>
+      </c>
+      <c r="S19" t="s">
+        <v>77</v>
+      </c>
+      <c r="T19">
+        <v>4</v>
+      </c>
+      <c r="U19">
+        <v>5</v>
+      </c>
+      <c r="V19">
+        <v>4</v>
+      </c>
+      <c r="W19">
+        <v>5</v>
+      </c>
+      <c r="X19">
+        <v>4</v>
+      </c>
+      <c r="Y19">
+        <v>5</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>77</v>
+      </c>
+      <c r="AA19">
+        <v>4</v>
+      </c>
+      <c r="AB19">
+        <v>4</v>
+      </c>
+      <c r="AC19">
+        <v>4</v>
+      </c>
+      <c r="AD19">
+        <v>4</v>
+      </c>
+      <c r="AE19">
+        <v>4</v>
+      </c>
+      <c r="AF19">
+        <v>4</v>
+      </c>
+      <c r="AG19" t="s">
+        <v>77</v>
+      </c>
+      <c r="AH19">
+        <v>4</v>
+      </c>
+      <c r="AI19">
+        <v>4</v>
+      </c>
+      <c r="AJ19" t="s">
+        <v>77</v>
+      </c>
+      <c r="AK19">
+        <v>4</v>
+      </c>
+      <c r="AL19">
+        <v>3</v>
+      </c>
+      <c r="AM19">
+        <v>4</v>
+      </c>
+      <c r="AN19">
+        <v>3</v>
+      </c>
+      <c r="AO19">
+        <v>4</v>
+      </c>
+      <c r="AP19">
+        <v>3</v>
+      </c>
+      <c r="AQ19" t="s">
+        <v>77</v>
+      </c>
+      <c r="AR19">
+        <v>4</v>
+      </c>
+      <c r="AS19">
+        <v>4</v>
+      </c>
+      <c r="AT19" t="s">
+        <v>91</v>
+      </c>
+      <c r="AU19" t="s">
+        <v>91</v>
+      </c>
+      <c r="AV19" t="s">
+        <v>91</v>
+      </c>
+      <c r="AW19" t="s">
+        <v>91</v>
+      </c>
+      <c r="AX19">
+        <v>4</v>
+      </c>
+      <c r="AY19">
+        <v>4</v>
+      </c>
+      <c r="AZ19" t="s">
+        <v>91</v>
+      </c>
+      <c r="BA19" t="s">
+        <v>91</v>
+      </c>
+      <c r="BB19" t="s">
+        <v>91</v>
+      </c>
+      <c r="BC19" t="s">
+        <v>91</v>
+      </c>
+      <c r="BD19">
+        <v>4</v>
+      </c>
+      <c r="BE19">
+        <v>3</v>
+      </c>
+      <c r="BF19" t="s">
+        <v>91</v>
+      </c>
+      <c r="BG19" t="s">
+        <v>91</v>
+      </c>
+      <c r="BH19" t="s">
+        <v>91</v>
+      </c>
+      <c r="BI19" t="s">
+        <v>91</v>
+      </c>
+      <c r="BJ19" t="s">
+        <v>77</v>
+      </c>
+      <c r="BK19">
+        <v>5</v>
+      </c>
+      <c r="BL19" t="s">
+        <v>77</v>
+      </c>
+      <c r="BM19">
+        <v>4</v>
+      </c>
+      <c r="BN19" t="s">
+        <v>77</v>
+      </c>
+      <c r="BO19">
+        <v>4</v>
+      </c>
+      <c r="BP19" t="s">
+        <v>77</v>
+      </c>
+      <c r="BQ19">
+        <v>3</v>
+      </c>
+      <c r="BR19" t="s">
+        <v>77</v>
+      </c>
+      <c r="BS19">
+        <v>3</v>
+      </c>
+      <c r="BT19" t="s">
+        <v>77</v>
+      </c>
+      <c r="BU19" t="s">
+        <v>77</v>
+      </c>
+      <c r="BV19"/>
+      <c r="BW19" t="s">
+        <v>77</v>
+      </c>
+      <c r="BX19" t="s">
+        <v>77</v>
+      </c>
+      <c r="BY19" t="s">
+        <v>77</v>
+      </c>
+      <c r="BZ19" t="s">
+        <v>77</v>
+      </c>
+      <c r="CA19" t="s">
+        <v>77</v>
+      </c>
+      <c r="CB19" t="s">
+        <v>77</v>
+      </c>
+      <c r="CC19" t="s">
+        <v>77</v>
+      </c>
+      <c r="CD19">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="8" t="s">
+        <v>136</v>
+      </c>
+      <c r="B20" t="s">
+        <v>84</v>
+      </c>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20" t="s">
+        <v>77</v>
+      </c>
+      <c r="G20"/>
+      <c r="H20" t="s">
+        <v>77</v>
+      </c>
+      <c r="I20" t="s">
+        <v>78</v>
+      </c>
+      <c r="J20" t="s">
+        <v>77</v>
+      </c>
+      <c r="K20" t="s">
+        <v>103</v>
+      </c>
+      <c r="L20" t="s">
+        <v>133</v>
+      </c>
+      <c r="M20" t="s">
+        <v>77</v>
+      </c>
+      <c r="N20" t="s">
+        <v>109</v>
+      </c>
+      <c r="O20" t="s">
+        <v>77</v>
+      </c>
+      <c r="P20" t="s">
+        <v>118</v>
+      </c>
+      <c r="Q20" t="s">
+        <v>77</v>
+      </c>
+      <c r="R20" t="s">
+        <v>90</v>
+      </c>
+      <c r="S20" t="s">
+        <v>77</v>
+      </c>
+      <c r="T20">
+        <v>4</v>
+      </c>
+      <c r="U20">
+        <v>4</v>
+      </c>
+      <c r="V20">
+        <v>4</v>
+      </c>
+      <c r="W20">
+        <v>4</v>
+      </c>
+      <c r="X20">
+        <v>4</v>
+      </c>
+      <c r="Y20">
+        <v>4</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>77</v>
+      </c>
+      <c r="AA20">
+        <v>4</v>
+      </c>
+      <c r="AB20">
+        <v>4</v>
+      </c>
+      <c r="AC20">
+        <v>4</v>
+      </c>
+      <c r="AD20">
+        <v>4</v>
+      </c>
+      <c r="AE20">
+        <v>4</v>
+      </c>
+      <c r="AF20">
+        <v>4</v>
+      </c>
+      <c r="AG20" t="s">
+        <v>77</v>
+      </c>
+      <c r="AH20">
+        <v>4</v>
+      </c>
+      <c r="AI20"/>
+      <c r="AJ20" t="s">
+        <v>77</v>
+      </c>
+      <c r="AK20" t="s">
+        <v>91</v>
+      </c>
+      <c r="AL20" t="s">
+        <v>91</v>
+      </c>
+      <c r="AM20" t="s">
+        <v>91</v>
+      </c>
+      <c r="AN20" t="s">
+        <v>91</v>
+      </c>
+      <c r="AO20" t="s">
+        <v>91</v>
+      </c>
+      <c r="AP20" t="s">
+        <v>91</v>
+      </c>
+      <c r="AQ20" t="s">
+        <v>77</v>
+      </c>
+      <c r="AR20" t="s">
+        <v>91</v>
+      </c>
+      <c r="AS20" t="s">
+        <v>91</v>
+      </c>
+      <c r="AT20">
+        <v>4</v>
+      </c>
+      <c r="AU20">
+        <v>4</v>
+      </c>
+      <c r="AV20" t="s">
+        <v>91</v>
+      </c>
+      <c r="AW20" t="s">
+        <v>91</v>
+      </c>
+      <c r="AX20" t="s">
+        <v>91</v>
+      </c>
+      <c r="AY20" t="s">
+        <v>91</v>
+      </c>
+      <c r="AZ20">
+        <v>4</v>
+      </c>
+      <c r="BA20">
+        <v>4</v>
+      </c>
+      <c r="BB20" t="s">
+        <v>91</v>
+      </c>
+      <c r="BC20" t="s">
+        <v>91</v>
+      </c>
+      <c r="BD20" t="s">
+        <v>91</v>
+      </c>
+      <c r="BE20" t="s">
+        <v>91</v>
+      </c>
+      <c r="BF20">
+        <v>4</v>
+      </c>
+      <c r="BG20">
+        <v>3</v>
+      </c>
+      <c r="BH20" t="s">
+        <v>91</v>
+      </c>
+      <c r="BI20" t="s">
+        <v>91</v>
+      </c>
+      <c r="BJ20" t="s">
+        <v>77</v>
+      </c>
+      <c r="BK20">
+        <v>4</v>
+      </c>
+      <c r="BL20" t="s">
+        <v>77</v>
+      </c>
+      <c r="BM20">
+        <v>4</v>
+      </c>
+      <c r="BN20" t="s">
+        <v>77</v>
+      </c>
+      <c r="BO20">
+        <v>4</v>
+      </c>
+      <c r="BP20" t="s">
+        <v>77</v>
+      </c>
+      <c r="BQ20"/>
+      <c r="BR20" t="s">
+        <v>114</v>
+      </c>
+      <c r="BS20">
+        <v>3</v>
+      </c>
+      <c r="BT20" t="s">
+        <v>77</v>
+      </c>
+      <c r="BU20" t="s">
+        <v>77</v>
+      </c>
+      <c r="BV20"/>
+      <c r="BW20" t="s">
+        <v>77</v>
+      </c>
+      <c r="BX20" t="s">
+        <v>77</v>
+      </c>
+      <c r="BY20" t="s">
+        <v>77</v>
+      </c>
+      <c r="BZ20" t="s">
+        <v>77</v>
+      </c>
+      <c r="CA20" t="s">
+        <v>77</v>
+      </c>
+      <c r="CB20" t="s">
+        <v>77</v>
+      </c>
+      <c r="CC20" t="s">
+        <v>77</v>
+      </c>
+      <c r="CD20">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="B21" t="s">
+        <v>84</v>
+      </c>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21" t="s">
+        <v>77</v>
+      </c>
+      <c r="G21"/>
+      <c r="H21" t="s">
+        <v>77</v>
+      </c>
+      <c r="I21" t="s">
+        <v>78</v>
+      </c>
+      <c r="J21" t="s">
+        <v>77</v>
+      </c>
+      <c r="K21" t="s">
+        <v>103</v>
+      </c>
+      <c r="L21" t="s">
+        <v>112</v>
+      </c>
+      <c r="M21" t="s">
+        <v>77</v>
+      </c>
+      <c r="N21" t="s">
+        <v>109</v>
+      </c>
+      <c r="O21" t="s">
+        <v>77</v>
+      </c>
+      <c r="P21" t="s">
+        <v>118</v>
+      </c>
+      <c r="Q21" t="s">
+        <v>77</v>
+      </c>
+      <c r="R21" t="s">
+        <v>90</v>
+      </c>
+      <c r="S21" t="s">
+        <v>77</v>
+      </c>
+      <c r="T21">
+        <v>4</v>
+      </c>
+      <c r="U21">
+        <v>4</v>
+      </c>
+      <c r="V21">
+        <v>4</v>
+      </c>
+      <c r="W21">
+        <v>4</v>
+      </c>
+      <c r="X21">
+        <v>4</v>
+      </c>
+      <c r="Y21">
+        <v>4</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>77</v>
+      </c>
+      <c r="AA21">
+        <v>4</v>
+      </c>
+      <c r="AB21">
+        <v>4</v>
+      </c>
+      <c r="AC21">
+        <v>4</v>
+      </c>
+      <c r="AD21">
+        <v>4</v>
+      </c>
+      <c r="AE21">
+        <v>4</v>
+      </c>
+      <c r="AF21">
+        <v>4</v>
+      </c>
+      <c r="AG21" t="s">
+        <v>77</v>
+      </c>
+      <c r="AH21">
+        <v>4</v>
+      </c>
+      <c r="AI21">
+        <v>4</v>
+      </c>
+      <c r="AJ21" t="s">
+        <v>77</v>
+      </c>
+      <c r="AK21">
+        <v>4</v>
+      </c>
+      <c r="AL21">
+        <v>3</v>
+      </c>
+      <c r="AM21">
+        <v>4</v>
+      </c>
+      <c r="AN21">
+        <v>3</v>
+      </c>
+      <c r="AO21">
+        <v>4</v>
+      </c>
+      <c r="AP21">
+        <v>3</v>
+      </c>
+      <c r="AQ21" t="s">
+        <v>77</v>
+      </c>
+      <c r="AR21" t="s">
+        <v>91</v>
+      </c>
+      <c r="AS21" t="s">
+        <v>91</v>
+      </c>
+      <c r="AT21">
+        <v>4</v>
+      </c>
+      <c r="AU21">
+        <v>4</v>
+      </c>
+      <c r="AV21" t="s">
+        <v>91</v>
+      </c>
+      <c r="AW21" t="s">
+        <v>91</v>
+      </c>
+      <c r="AX21" t="s">
+        <v>91</v>
+      </c>
+      <c r="AY21" t="s">
+        <v>91</v>
+      </c>
+      <c r="AZ21">
+        <v>4</v>
+      </c>
+      <c r="BA21">
+        <v>4</v>
+      </c>
+      <c r="BB21" t="s">
+        <v>91</v>
+      </c>
+      <c r="BC21" t="s">
+        <v>91</v>
+      </c>
+      <c r="BD21" t="s">
+        <v>91</v>
+      </c>
+      <c r="BE21" t="s">
+        <v>91</v>
+      </c>
+      <c r="BF21">
+        <v>4</v>
+      </c>
+      <c r="BG21">
+        <v>4</v>
+      </c>
+      <c r="BH21" t="s">
+        <v>91</v>
+      </c>
+      <c r="BI21" t="s">
+        <v>91</v>
+      </c>
+      <c r="BJ21" t="s">
+        <v>77</v>
+      </c>
+      <c r="BK21">
+        <v>5</v>
+      </c>
+      <c r="BL21" t="s">
+        <v>77</v>
+      </c>
+      <c r="BM21">
+        <v>4</v>
+      </c>
+      <c r="BN21" t="s">
+        <v>77</v>
+      </c>
+      <c r="BO21">
+        <v>4</v>
+      </c>
+      <c r="BP21" t="s">
+        <v>77</v>
+      </c>
+      <c r="BQ21">
+        <v>3</v>
+      </c>
+      <c r="BR21" t="s">
+        <v>77</v>
+      </c>
+      <c r="BS21">
+        <v>3</v>
+      </c>
+      <c r="BT21" t="s">
+        <v>77</v>
+      </c>
+      <c r="BU21" t="s">
+        <v>77</v>
+      </c>
+      <c r="BV21"/>
+      <c r="BW21" t="s">
+        <v>77</v>
+      </c>
+      <c r="BX21" t="s">
+        <v>77</v>
+      </c>
+      <c r="BY21" t="s">
+        <v>77</v>
+      </c>
+      <c r="BZ21" t="s">
+        <v>77</v>
+      </c>
+      <c r="CA21" t="s">
+        <v>77</v>
+      </c>
+      <c r="CB21" t="s">
+        <v>77</v>
+      </c>
+      <c r="CC21" t="s">
+        <v>77</v>
+      </c>
+      <c r="CD21">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="B22" t="s">
+        <v>84</v>
+      </c>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22" t="s">
+        <v>77</v>
+      </c>
+      <c r="G22"/>
+      <c r="H22" t="s">
+        <v>77</v>
+      </c>
+      <c r="I22" t="s">
+        <v>78</v>
+      </c>
+      <c r="J22" t="s">
+        <v>77</v>
+      </c>
+      <c r="K22" t="s">
+        <v>79</v>
+      </c>
+      <c r="L22" t="s">
+        <v>139</v>
+      </c>
+      <c r="M22" t="s">
+        <v>77</v>
+      </c>
+      <c r="N22" t="s">
+        <v>140</v>
+      </c>
+      <c r="O22" t="s">
+        <v>77</v>
+      </c>
+      <c r="P22" t="s">
+        <v>141</v>
+      </c>
+      <c r="Q22" t="s">
+        <v>77</v>
+      </c>
+      <c r="R22" t="s">
+        <v>90</v>
+      </c>
+      <c r="S22" t="s">
+        <v>77</v>
+      </c>
+      <c r="T22">
+        <v>4</v>
+      </c>
+      <c r="U22">
+        <v>4</v>
+      </c>
+      <c r="V22">
+        <v>4</v>
+      </c>
+      <c r="W22">
+        <v>4</v>
+      </c>
+      <c r="X22">
+        <v>4</v>
+      </c>
+      <c r="Y22">
+        <v>4</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>77</v>
+      </c>
+      <c r="AA22">
+        <v>4</v>
+      </c>
+      <c r="AB22">
+        <v>4</v>
+      </c>
+      <c r="AC22">
+        <v>4</v>
+      </c>
+      <c r="AD22">
+        <v>4</v>
+      </c>
+      <c r="AE22">
+        <v>4</v>
+      </c>
+      <c r="AF22">
+        <v>4</v>
+      </c>
+      <c r="AG22" t="s">
+        <v>77</v>
+      </c>
+      <c r="AH22">
+        <v>4</v>
+      </c>
+      <c r="AI22">
+        <v>4</v>
+      </c>
+      <c r="AJ22" t="s">
+        <v>77</v>
+      </c>
+      <c r="AK22">
+        <v>4</v>
+      </c>
+      <c r="AL22">
+        <v>4</v>
+      </c>
+      <c r="AM22">
+        <v>4</v>
+      </c>
+      <c r="AN22">
+        <v>4</v>
+      </c>
+      <c r="AO22" t="s">
+        <v>91</v>
+      </c>
+      <c r="AP22" t="s">
+        <v>91</v>
+      </c>
+      <c r="AQ22" t="s">
+        <v>77</v>
+      </c>
+      <c r="AR22">
+        <v>4</v>
+      </c>
+      <c r="AS22">
+        <v>4</v>
+      </c>
+      <c r="AT22">
+        <v>4</v>
+      </c>
+      <c r="AU22">
+        <v>4</v>
+      </c>
+      <c r="AV22" t="s">
+        <v>91</v>
+      </c>
+      <c r="AW22" t="s">
+        <v>91</v>
+      </c>
+      <c r="AX22">
+        <v>4</v>
+      </c>
+      <c r="AY22">
+        <v>4</v>
+      </c>
+      <c r="AZ22">
+        <v>4</v>
+      </c>
+      <c r="BA22">
+        <v>4</v>
+      </c>
+      <c r="BB22" t="s">
+        <v>91</v>
+      </c>
+      <c r="BC22" t="s">
+        <v>91</v>
+      </c>
+      <c r="BD22">
+        <v>4</v>
+      </c>
+      <c r="BE22">
+        <v>4</v>
+      </c>
+      <c r="BF22">
+        <v>4</v>
+      </c>
+      <c r="BG22">
+        <v>4</v>
+      </c>
+      <c r="BH22" t="s">
+        <v>91</v>
+      </c>
+      <c r="BI22" t="s">
+        <v>91</v>
+      </c>
+      <c r="BJ22" t="s">
+        <v>77</v>
+      </c>
+      <c r="BK22">
+        <v>4</v>
+      </c>
+      <c r="BL22" t="s">
+        <v>77</v>
+      </c>
+      <c r="BM22">
+        <v>4</v>
+      </c>
+      <c r="BN22" t="s">
+        <v>77</v>
+      </c>
+      <c r="BO22">
+        <v>4</v>
+      </c>
+      <c r="BP22" t="s">
+        <v>77</v>
+      </c>
+      <c r="BQ22">
+        <v>4</v>
+      </c>
+      <c r="BR22" t="s">
+        <v>77</v>
+      </c>
+      <c r="BS22">
+        <v>4</v>
+      </c>
+      <c r="BT22" t="s">
+        <v>77</v>
+      </c>
+      <c r="BU22" t="s">
+        <v>77</v>
+      </c>
+      <c r="BV22"/>
+      <c r="BW22" t="s">
+        <v>77</v>
+      </c>
+      <c r="BX22" t="s">
+        <v>77</v>
+      </c>
+      <c r="BY22" t="s">
+        <v>77</v>
+      </c>
+      <c r="BZ22" t="s">
+        <v>77</v>
+      </c>
+      <c r="CA22" t="s">
+        <v>77</v>
+      </c>
+      <c r="CB22" t="s">
+        <v>77</v>
+      </c>
+      <c r="CC22" t="s">
+        <v>77</v>
+      </c>
+      <c r="CD22">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="8" t="s">
+        <v>142</v>
+      </c>
+      <c r="B23" t="s">
+        <v>84</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23"/>
+      <c r="E23"/>
+      <c r="F23" t="s">
+        <v>77</v>
+      </c>
+      <c r="G23"/>
+      <c r="H23" t="s">
+        <v>77</v>
+      </c>
+      <c r="I23" t="s">
+        <v>78</v>
+      </c>
+      <c r="J23" t="s">
+        <v>77</v>
+      </c>
+      <c r="K23" t="s">
+        <v>86</v>
+      </c>
+      <c r="L23" t="s">
+        <v>133</v>
+      </c>
+      <c r="M23" t="s">
+        <v>77</v>
+      </c>
+      <c r="N23" t="s">
+        <v>94</v>
+      </c>
+      <c r="O23" t="s">
+        <v>77</v>
+      </c>
+      <c r="P23" t="s">
+        <v>141</v>
+      </c>
+      <c r="Q23" t="s">
+        <v>77</v>
+      </c>
+      <c r="R23" t="s">
+        <v>90</v>
+      </c>
+      <c r="S23" t="s">
+        <v>77</v>
+      </c>
+      <c r="T23">
+        <v>5</v>
+      </c>
+      <c r="U23">
+        <v>5</v>
+      </c>
+      <c r="V23">
+        <v>5</v>
+      </c>
+      <c r="W23">
+        <v>5</v>
+      </c>
+      <c r="X23">
+        <v>5</v>
+      </c>
+      <c r="Y23">
+        <v>5</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>77</v>
+      </c>
+      <c r="AA23">
+        <v>4</v>
+      </c>
+      <c r="AB23">
+        <v>4</v>
+      </c>
+      <c r="AC23">
+        <v>4</v>
+      </c>
+      <c r="AD23">
+        <v>4</v>
+      </c>
+      <c r="AE23">
+        <v>4</v>
+      </c>
+      <c r="AF23">
+        <v>4</v>
+      </c>
+      <c r="AG23" t="s">
+        <v>77</v>
+      </c>
+      <c r="AH23">
+        <v>4</v>
+      </c>
+      <c r="AI23">
+        <v>4</v>
+      </c>
+      <c r="AJ23" t="s">
+        <v>77</v>
+      </c>
+      <c r="AK23">
+        <v>4</v>
+      </c>
+      <c r="AL23">
+        <v>4</v>
+      </c>
+      <c r="AM23">
+        <v>4</v>
+      </c>
+      <c r="AN23">
+        <v>4</v>
+      </c>
+      <c r="AO23" t="s">
+        <v>91</v>
+      </c>
+      <c r="AP23" t="s">
+        <v>91</v>
+      </c>
+      <c r="AQ23" t="s">
+        <v>77</v>
+      </c>
+      <c r="AR23">
+        <v>4</v>
+      </c>
+      <c r="AS23">
+        <v>4</v>
+      </c>
+      <c r="AT23">
+        <v>4</v>
+      </c>
+      <c r="AU23"/>
+      <c r="AV23" t="s">
+        <v>91</v>
+      </c>
+      <c r="AW23" t="s">
+        <v>91</v>
+      </c>
+      <c r="AX23">
+        <v>4</v>
+      </c>
+      <c r="AY23">
+        <v>4</v>
+      </c>
+      <c r="AZ23">
+        <v>4</v>
+      </c>
+      <c r="BA23">
+        <v>4</v>
+      </c>
+      <c r="BB23" t="s">
+        <v>91</v>
+      </c>
+      <c r="BC23" t="s">
+        <v>91</v>
+      </c>
+      <c r="BD23">
+        <v>4</v>
+      </c>
+      <c r="BE23">
+        <v>4</v>
+      </c>
+      <c r="BF23">
+        <v>4</v>
+      </c>
+      <c r="BG23">
+        <v>4</v>
+      </c>
+      <c r="BH23" t="s">
+        <v>91</v>
+      </c>
+      <c r="BI23" t="s">
+        <v>91</v>
+      </c>
+      <c r="BJ23" t="s">
+        <v>77</v>
+      </c>
+      <c r="BK23">
+        <v>5</v>
+      </c>
+      <c r="BL23" t="s">
+        <v>77</v>
+      </c>
+      <c r="BM23">
+        <v>4</v>
+      </c>
+      <c r="BN23" t="s">
+        <v>77</v>
+      </c>
+      <c r="BO23">
+        <v>4</v>
+      </c>
+      <c r="BP23" t="s">
+        <v>77</v>
+      </c>
+      <c r="BQ23">
+        <v>4</v>
+      </c>
+      <c r="BR23" t="s">
+        <v>77</v>
+      </c>
+      <c r="BS23">
+        <v>4</v>
+      </c>
+      <c r="BT23" t="s">
+        <v>77</v>
+      </c>
+      <c r="BU23" t="s">
+        <v>77</v>
+      </c>
+      <c r="BV23"/>
+      <c r="BW23" t="s">
+        <v>77</v>
+      </c>
+      <c r="BX23" t="s">
+        <v>77</v>
+      </c>
+      <c r="BY23" t="s">
+        <v>77</v>
+      </c>
+      <c r="BZ23" t="s">
+        <v>77</v>
+      </c>
+      <c r="CA23" t="s">
+        <v>77</v>
+      </c>
+      <c r="CB23" t="s">
+        <v>77</v>
+      </c>
+      <c r="CC23" t="s">
+        <v>77</v>
+      </c>
+      <c r="CD23">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="8" t="s">
+        <v>143</v>
+      </c>
+      <c r="B24" t="s">
+        <v>84</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24" t="s">
+        <v>77</v>
+      </c>
+      <c r="G24"/>
+      <c r="H24" t="s">
+        <v>77</v>
+      </c>
+      <c r="I24" t="s">
+        <v>78</v>
+      </c>
+      <c r="J24" t="s">
+        <v>77</v>
+      </c>
+      <c r="K24" t="s">
+        <v>79</v>
+      </c>
+      <c r="L24" t="s">
+        <v>144</v>
+      </c>
+      <c r="M24" t="s">
+        <v>77</v>
+      </c>
+      <c r="N24" t="s">
+        <v>109</v>
+      </c>
+      <c r="O24" t="s">
+        <v>77</v>
+      </c>
+      <c r="P24" t="s">
+        <v>118</v>
+      </c>
+      <c r="Q24" t="s">
+        <v>77</v>
+      </c>
+      <c r="R24" t="s">
+        <v>90</v>
+      </c>
+      <c r="S24" t="s">
+        <v>77</v>
+      </c>
+      <c r="T24">
+        <v>5</v>
+      </c>
+      <c r="U24">
+        <v>5</v>
+      </c>
+      <c r="V24">
+        <v>5</v>
+      </c>
+      <c r="W24">
+        <v>5</v>
+      </c>
+      <c r="X24">
+        <v>5</v>
+      </c>
+      <c r="Y24">
+        <v>5</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>77</v>
+      </c>
+      <c r="AA24">
+        <v>5</v>
+      </c>
+      <c r="AB24">
+        <v>5</v>
+      </c>
+      <c r="AC24">
+        <v>5</v>
+      </c>
+      <c r="AD24">
+        <v>5</v>
+      </c>
+      <c r="AE24">
+        <v>5</v>
+      </c>
+      <c r="AF24">
+        <v>5</v>
+      </c>
+      <c r="AG24" t="s">
+        <v>77</v>
+      </c>
+      <c r="AH24">
+        <v>4</v>
+      </c>
+      <c r="AI24">
+        <v>4</v>
+      </c>
+      <c r="AJ24" t="s">
+        <v>77</v>
+      </c>
+      <c r="AK24">
+        <v>4</v>
+      </c>
+      <c r="AL24">
+        <v>4</v>
+      </c>
+      <c r="AM24">
+        <v>4</v>
+      </c>
+      <c r="AN24">
+        <v>4</v>
+      </c>
+      <c r="AO24">
+        <v>4</v>
+      </c>
+      <c r="AP24">
+        <v>4</v>
+      </c>
+      <c r="AQ24" t="s">
+        <v>77</v>
+      </c>
+      <c r="AR24" t="s">
+        <v>91</v>
+      </c>
+      <c r="AS24" t="s">
+        <v>91</v>
+      </c>
+      <c r="AT24">
+        <v>4</v>
+      </c>
+      <c r="AU24">
+        <v>4</v>
+      </c>
+      <c r="AV24" t="s">
+        <v>91</v>
+      </c>
+      <c r="AW24" t="s">
+        <v>91</v>
+      </c>
+      <c r="AX24" t="s">
+        <v>91</v>
+      </c>
+      <c r="AY24" t="s">
+        <v>91</v>
+      </c>
+      <c r="AZ24">
+        <v>4</v>
+      </c>
+      <c r="BA24">
+        <v>4</v>
+      </c>
+      <c r="BB24" t="s">
+        <v>91</v>
+      </c>
+      <c r="BC24" t="s">
+        <v>91</v>
+      </c>
+      <c r="BD24" t="s">
+        <v>91</v>
+      </c>
+      <c r="BE24" t="s">
+        <v>91</v>
+      </c>
+      <c r="BF24">
+        <v>4</v>
+      </c>
+      <c r="BG24">
+        <v>4</v>
+      </c>
+      <c r="BH24" t="s">
+        <v>91</v>
+      </c>
+      <c r="BI24" t="s">
+        <v>91</v>
+      </c>
+      <c r="BJ24" t="s">
+        <v>77</v>
+      </c>
+      <c r="BK24">
+        <v>5</v>
+      </c>
+      <c r="BL24" t="s">
+        <v>77</v>
+      </c>
+      <c r="BM24">
+        <v>5</v>
+      </c>
+      <c r="BN24" t="s">
+        <v>77</v>
+      </c>
+      <c r="BO24">
+        <v>4</v>
+      </c>
+      <c r="BP24" t="s">
+        <v>77</v>
+      </c>
+      <c r="BQ24">
+        <v>4</v>
+      </c>
+      <c r="BR24" t="s">
+        <v>77</v>
+      </c>
+      <c r="BS24">
+        <v>4</v>
+      </c>
+      <c r="BT24" t="s">
+        <v>77</v>
+      </c>
+      <c r="BU24" t="s">
+        <v>77</v>
+      </c>
+      <c r="BV24"/>
+      <c r="BW24" t="s">
+        <v>77</v>
+      </c>
+      <c r="BX24" t="s">
+        <v>77</v>
+      </c>
+      <c r="BY24" t="s">
+        <v>77</v>
+      </c>
+      <c r="BZ24" t="s">
+        <v>77</v>
+      </c>
+      <c r="CA24" t="s">
+        <v>77</v>
+      </c>
+      <c r="CB24" t="s">
+        <v>77</v>
+      </c>
+      <c r="CC24" t="s">
+        <v>77</v>
+      </c>
+      <c r="CD24">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="B25" t="s">
+        <v>84</v>
+      </c>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25" t="s">
+        <v>77</v>
+      </c>
+      <c r="G25"/>
+      <c r="H25" t="s">
+        <v>77</v>
+      </c>
+      <c r="I25" t="s">
+        <v>78</v>
+      </c>
+      <c r="J25" t="s">
+        <v>77</v>
+      </c>
+      <c r="K25" t="s">
+        <v>103</v>
+      </c>
+      <c r="L25" t="s">
+        <v>146</v>
+      </c>
+      <c r="M25" t="s">
+        <v>77</v>
+      </c>
+      <c r="N25" t="s">
+        <v>147</v>
+      </c>
+      <c r="O25" t="s">
+        <v>77</v>
+      </c>
+      <c r="P25" t="s">
+        <v>118</v>
+      </c>
+      <c r="Q25" t="s">
+        <v>77</v>
+      </c>
+      <c r="R25" t="s">
+        <v>90</v>
+      </c>
+      <c r="S25" t="s">
+        <v>77</v>
+      </c>
+      <c r="T25">
+        <v>5</v>
+      </c>
+      <c r="U25">
+        <v>5</v>
+      </c>
+      <c r="V25">
+        <v>5</v>
+      </c>
+      <c r="W25">
+        <v>5</v>
+      </c>
+      <c r="X25">
+        <v>5</v>
+      </c>
+      <c r="Y25">
+        <v>5</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>77</v>
+      </c>
+      <c r="AA25">
+        <v>5</v>
+      </c>
+      <c r="AB25">
+        <v>5</v>
+      </c>
+      <c r="AC25">
+        <v>5</v>
+      </c>
+      <c r="AD25">
+        <v>5</v>
+      </c>
+      <c r="AE25">
+        <v>5</v>
+      </c>
+      <c r="AF25">
+        <v>5</v>
+      </c>
+      <c r="AG25" t="s">
+        <v>77</v>
+      </c>
+      <c r="AH25">
+        <v>5</v>
+      </c>
+      <c r="AI25"/>
+      <c r="AJ25" t="s">
+        <v>77</v>
+      </c>
+      <c r="AK25" t="s">
+        <v>91</v>
+      </c>
+      <c r="AL25" t="s">
+        <v>91</v>
+      </c>
+      <c r="AM25" t="s">
+        <v>91</v>
+      </c>
+      <c r="AN25" t="s">
+        <v>91</v>
+      </c>
+      <c r="AO25" t="s">
+        <v>91</v>
+      </c>
+      <c r="AP25" t="s">
+        <v>91</v>
+      </c>
+      <c r="AQ25" t="s">
+        <v>77</v>
+      </c>
+      <c r="AR25" t="s">
+        <v>91</v>
+      </c>
+      <c r="AS25" t="s">
+        <v>91</v>
+      </c>
+      <c r="AT25">
+        <v>4</v>
+      </c>
+      <c r="AU25">
+        <v>4</v>
+      </c>
+      <c r="AV25" t="s">
+        <v>91</v>
+      </c>
+      <c r="AW25" t="s">
+        <v>91</v>
+      </c>
+      <c r="AX25" t="s">
+        <v>91</v>
+      </c>
+      <c r="AY25" t="s">
+        <v>91</v>
+      </c>
+      <c r="AZ25">
+        <v>4</v>
+      </c>
+      <c r="BA25">
+        <v>4</v>
+      </c>
+      <c r="BB25" t="s">
+        <v>91</v>
+      </c>
+      <c r="BC25" t="s">
+        <v>91</v>
+      </c>
+      <c r="BD25" t="s">
+        <v>91</v>
+      </c>
+      <c r="BE25" t="s">
+        <v>91</v>
+      </c>
+      <c r="BF25">
+        <v>4</v>
+      </c>
+      <c r="BG25">
+        <v>4</v>
+      </c>
+      <c r="BH25" t="s">
+        <v>91</v>
+      </c>
+      <c r="BI25" t="s">
+        <v>91</v>
+      </c>
+      <c r="BJ25" t="s">
+        <v>77</v>
+      </c>
+      <c r="BK25">
+        <v>5</v>
+      </c>
+      <c r="BL25" t="s">
+        <v>77</v>
+      </c>
+      <c r="BM25">
+        <v>5</v>
+      </c>
+      <c r="BN25" t="s">
+        <v>77</v>
+      </c>
+      <c r="BO25">
+        <v>4</v>
+      </c>
+      <c r="BP25" t="s">
+        <v>77</v>
+      </c>
+      <c r="BQ25"/>
+      <c r="BR25" t="s">
+        <v>114</v>
+      </c>
+      <c r="BS25">
+        <v>4</v>
+      </c>
+      <c r="BT25" t="s">
+        <v>77</v>
+      </c>
+      <c r="BU25" t="s">
+        <v>77</v>
+      </c>
+      <c r="BV25"/>
+      <c r="BW25" t="s">
+        <v>77</v>
+      </c>
+      <c r="BX25" t="s">
+        <v>77</v>
+      </c>
+      <c r="BY25" t="s">
+        <v>77</v>
+      </c>
+      <c r="BZ25" t="s">
+        <v>77</v>
+      </c>
+      <c r="CA25" t="s">
+        <v>77</v>
+      </c>
+      <c r="CB25" t="s">
+        <v>77</v>
+      </c>
+      <c r="CC25" t="s">
+        <v>77</v>
+      </c>
+      <c r="CD25">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="B26" t="s">
+        <v>84</v>
+      </c>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26" t="s">
+        <v>77</v>
+      </c>
+      <c r="G26"/>
+      <c r="H26" t="s">
+        <v>77</v>
+      </c>
+      <c r="I26" t="s">
+        <v>78</v>
+      </c>
+      <c r="J26" t="s">
+        <v>77</v>
+      </c>
+      <c r="K26" t="s">
+        <v>103</v>
+      </c>
+      <c r="L26" t="s">
+        <v>139</v>
+      </c>
+      <c r="M26" t="s">
+        <v>77</v>
+      </c>
+      <c r="N26" t="s">
+        <v>109</v>
+      </c>
+      <c r="O26" t="s">
+        <v>77</v>
+      </c>
+      <c r="P26" t="s">
+        <v>118</v>
+      </c>
+      <c r="Q26" t="s">
+        <v>77</v>
+      </c>
+      <c r="R26" t="s">
+        <v>90</v>
+      </c>
+      <c r="S26" t="s">
+        <v>77</v>
+      </c>
+      <c r="T26">
+        <v>4</v>
+      </c>
+      <c r="U26">
+        <v>5</v>
+      </c>
+      <c r="V26">
+        <v>4</v>
+      </c>
+      <c r="W26">
+        <v>5</v>
+      </c>
+      <c r="X26">
+        <v>4</v>
+      </c>
+      <c r="Y26">
+        <v>5</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>77</v>
+      </c>
+      <c r="AA26">
+        <v>4</v>
+      </c>
+      <c r="AB26">
+        <v>4</v>
+      </c>
+      <c r="AC26">
+        <v>4</v>
+      </c>
+      <c r="AD26">
+        <v>4</v>
+      </c>
+      <c r="AE26">
+        <v>4</v>
+      </c>
+      <c r="AF26">
+        <v>4</v>
+      </c>
+      <c r="AG26" t="s">
+        <v>77</v>
+      </c>
+      <c r="AH26">
+        <v>4</v>
+      </c>
+      <c r="AI26">
+        <v>4</v>
+      </c>
+      <c r="AJ26" t="s">
+        <v>77</v>
+      </c>
+      <c r="AK26" t="s">
+        <v>91</v>
+      </c>
+      <c r="AL26" t="s">
+        <v>91</v>
+      </c>
+      <c r="AM26" t="s">
+        <v>91</v>
+      </c>
+      <c r="AN26" t="s">
+        <v>91</v>
+      </c>
+      <c r="AO26" t="s">
+        <v>91</v>
+      </c>
+      <c r="AP26" t="s">
+        <v>91</v>
+      </c>
+      <c r="AQ26" t="s">
+        <v>77</v>
+      </c>
+      <c r="AR26" t="s">
+        <v>91</v>
+      </c>
+      <c r="AS26" t="s">
+        <v>91</v>
+      </c>
+      <c r="AT26">
+        <v>4</v>
+      </c>
+      <c r="AU26">
+        <v>4</v>
+      </c>
+      <c r="AV26" t="s">
+        <v>91</v>
+      </c>
+      <c r="AW26" t="s">
+        <v>91</v>
+      </c>
+      <c r="AX26" t="s">
+        <v>91</v>
+      </c>
+      <c r="AY26" t="s">
+        <v>91</v>
+      </c>
+      <c r="AZ26">
+        <v>4</v>
+      </c>
+      <c r="BA26">
+        <v>4</v>
+      </c>
+      <c r="BB26" t="s">
+        <v>91</v>
+      </c>
+      <c r="BC26" t="s">
+        <v>91</v>
+      </c>
+      <c r="BD26" t="s">
+        <v>91</v>
+      </c>
+      <c r="BE26" t="s">
+        <v>91</v>
+      </c>
+      <c r="BF26">
+        <v>4</v>
+      </c>
+      <c r="BG26">
+        <v>4</v>
+      </c>
+      <c r="BH26" t="s">
+        <v>91</v>
+      </c>
+      <c r="BI26" t="s">
+        <v>91</v>
+      </c>
+      <c r="BJ26" t="s">
+        <v>77</v>
+      </c>
+      <c r="BK26">
+        <v>5</v>
+      </c>
+      <c r="BL26" t="s">
+        <v>77</v>
+      </c>
+      <c r="BM26">
+        <v>4</v>
+      </c>
+      <c r="BN26" t="s">
+        <v>77</v>
+      </c>
+      <c r="BO26">
+        <v>4</v>
+      </c>
+      <c r="BP26" t="s">
+        <v>77</v>
+      </c>
+      <c r="BQ26"/>
+      <c r="BR26" t="s">
+        <v>114</v>
+      </c>
+      <c r="BS26">
+        <v>4</v>
+      </c>
+      <c r="BT26" t="s">
+        <v>77</v>
+      </c>
+      <c r="BU26" t="s">
+        <v>77</v>
+      </c>
+      <c r="BV26"/>
+      <c r="BW26" t="s">
+        <v>77</v>
+      </c>
+      <c r="BX26" t="s">
+        <v>77</v>
+      </c>
+      <c r="BY26" t="s">
+        <v>77</v>
+      </c>
+      <c r="BZ26" t="s">
+        <v>77</v>
+      </c>
+      <c r="CA26" t="s">
+        <v>77</v>
+      </c>
+      <c r="CB26" t="s">
+        <v>77</v>
+      </c>
+      <c r="CC26" t="s">
+        <v>77</v>
+      </c>
+      <c r="CD26">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="8" t="s">
+        <v>149</v>
+      </c>
+      <c r="B27" t="s">
+        <v>84</v>
+      </c>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27" t="s">
+        <v>77</v>
+      </c>
+      <c r="G27"/>
+      <c r="H27" t="s">
+        <v>77</v>
+      </c>
+      <c r="I27" t="s">
+        <v>78</v>
+      </c>
+      <c r="J27" t="s">
+        <v>77</v>
+      </c>
+      <c r="K27" t="s">
+        <v>86</v>
+      </c>
+      <c r="L27" t="s">
+        <v>150</v>
+      </c>
+      <c r="M27" t="s">
+        <v>77</v>
+      </c>
+      <c r="N27" t="s">
+        <v>151</v>
+      </c>
+      <c r="O27" t="s">
+        <v>77</v>
+      </c>
+      <c r="P27" t="s">
+        <v>152</v>
+      </c>
+      <c r="Q27" t="s">
+        <v>77</v>
+      </c>
+      <c r="R27" t="s">
+        <v>90</v>
+      </c>
+      <c r="S27" t="s">
+        <v>77</v>
+      </c>
+      <c r="T27">
+        <v>4</v>
+      </c>
+      <c r="U27">
+        <v>5</v>
+      </c>
+      <c r="V27">
+        <v>4</v>
+      </c>
+      <c r="W27">
+        <v>5</v>
+      </c>
+      <c r="X27">
+        <v>4</v>
+      </c>
+      <c r="Y27">
+        <v>5</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>77</v>
+      </c>
+      <c r="AA27">
+        <v>4</v>
+      </c>
+      <c r="AB27">
+        <v>4</v>
+      </c>
+      <c r="AC27">
+        <v>4</v>
+      </c>
+      <c r="AD27">
+        <v>4</v>
+      </c>
+      <c r="AE27">
+        <v>4</v>
+      </c>
+      <c r="AF27">
+        <v>4</v>
+      </c>
+      <c r="AG27" t="s">
+        <v>77</v>
+      </c>
+      <c r="AH27">
+        <v>4</v>
+      </c>
+      <c r="AI27">
+        <v>4</v>
+      </c>
+      <c r="AJ27" t="s">
+        <v>77</v>
+      </c>
+      <c r="AK27">
+        <v>4</v>
+      </c>
+      <c r="AL27">
+        <v>4</v>
+      </c>
+      <c r="AM27">
+        <v>4</v>
+      </c>
+      <c r="AN27">
+        <v>4</v>
+      </c>
+      <c r="AO27">
+        <v>4</v>
+      </c>
+      <c r="AP27">
+        <v>4</v>
+      </c>
+      <c r="AQ27" t="s">
+        <v>77</v>
+      </c>
+      <c r="AR27" t="s">
+        <v>91</v>
+      </c>
+      <c r="AS27" t="s">
+        <v>91</v>
+      </c>
+      <c r="AT27">
+        <v>4</v>
+      </c>
+      <c r="AU27">
+        <v>4</v>
+      </c>
+      <c r="AV27" t="s">
+        <v>91</v>
+      </c>
+      <c r="AW27" t="s">
+        <v>91</v>
+      </c>
+      <c r="AX27" t="s">
+        <v>91</v>
+      </c>
+      <c r="AY27" t="s">
+        <v>91</v>
+      </c>
+      <c r="AZ27">
+        <v>4</v>
+      </c>
+      <c r="BA27">
+        <v>4</v>
+      </c>
+      <c r="BB27" t="s">
+        <v>91</v>
+      </c>
+      <c r="BC27" t="s">
+        <v>91</v>
+      </c>
+      <c r="BD27" t="s">
+        <v>91</v>
+      </c>
+      <c r="BE27" t="s">
+        <v>91</v>
+      </c>
+      <c r="BF27">
+        <v>4</v>
+      </c>
+      <c r="BG27">
+        <v>4</v>
+      </c>
+      <c r="BH27" t="s">
+        <v>91</v>
+      </c>
+      <c r="BI27" t="s">
+        <v>91</v>
+      </c>
+      <c r="BJ27" t="s">
+        <v>77</v>
+      </c>
+      <c r="BK27">
+        <v>5</v>
+      </c>
+      <c r="BL27" t="s">
+        <v>77</v>
+      </c>
+      <c r="BM27">
+        <v>4</v>
+      </c>
+      <c r="BN27" t="s">
+        <v>77</v>
+      </c>
+      <c r="BO27">
+        <v>4</v>
+      </c>
+      <c r="BP27" t="s">
+        <v>77</v>
+      </c>
+      <c r="BQ27">
+        <v>4</v>
+      </c>
+      <c r="BR27" t="s">
+        <v>77</v>
+      </c>
+      <c r="BS27">
+        <v>4</v>
+      </c>
+      <c r="BT27" t="s">
+        <v>77</v>
+      </c>
+      <c r="BU27" t="s">
+        <v>77</v>
+      </c>
+      <c r="BV27"/>
+      <c r="BW27" t="s">
+        <v>77</v>
+      </c>
+      <c r="BX27" t="s">
+        <v>77</v>
+      </c>
+      <c r="BY27" t="s">
+        <v>77</v>
+      </c>
+      <c r="BZ27" t="s">
+        <v>77</v>
+      </c>
+      <c r="CA27" t="s">
+        <v>77</v>
+      </c>
+      <c r="CB27" t="s">
+        <v>77</v>
+      </c>
+      <c r="CC27" t="s">
+        <v>77</v>
+      </c>
+      <c r="CD27">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="8" t="s">
+        <v>153</v>
+      </c>
+      <c r="B28" t="s">
+        <v>84</v>
+      </c>
+      <c r="C28"/>
+      <c r="D28"/>
+      <c r="E28"/>
+      <c r="F28" t="s">
+        <v>77</v>
+      </c>
+      <c r="G28"/>
+      <c r="H28" t="s">
+        <v>77</v>
+      </c>
+      <c r="I28" t="s">
+        <v>78</v>
+      </c>
+      <c r="J28" t="s">
+        <v>77</v>
+      </c>
+      <c r="K28" t="s">
+        <v>103</v>
+      </c>
+      <c r="L28" t="s">
+        <v>154</v>
+      </c>
+      <c r="M28" t="s">
+        <v>77</v>
+      </c>
+      <c r="N28" t="s">
+        <v>155</v>
+      </c>
+      <c r="O28" t="s">
+        <v>77</v>
+      </c>
+      <c r="P28" t="s">
+        <v>118</v>
+      </c>
+      <c r="Q28" t="s">
+        <v>77</v>
+      </c>
+      <c r="R28" t="s">
+        <v>90</v>
+      </c>
+      <c r="S28" t="s">
+        <v>77</v>
+      </c>
+      <c r="T28">
+        <v>4</v>
+      </c>
+      <c r="U28">
+        <v>4</v>
+      </c>
+      <c r="V28">
+        <v>4</v>
+      </c>
+      <c r="W28">
+        <v>4</v>
+      </c>
+      <c r="X28">
+        <v>4</v>
+      </c>
+      <c r="Y28">
+        <v>4</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>77</v>
+      </c>
+      <c r="AA28">
+        <v>4</v>
+      </c>
+      <c r="AB28">
+        <v>4</v>
+      </c>
+      <c r="AC28">
+        <v>4</v>
+      </c>
+      <c r="AD28">
+        <v>4</v>
+      </c>
+      <c r="AE28">
+        <v>4</v>
+      </c>
+      <c r="AF28">
+        <v>4</v>
+      </c>
+      <c r="AG28" t="s">
+        <v>77</v>
+      </c>
+      <c r="AH28">
+        <v>4</v>
+      </c>
+      <c r="AI28">
+        <v>4</v>
+      </c>
+      <c r="AJ28" t="s">
+        <v>77</v>
+      </c>
+      <c r="AK28">
+        <v>4</v>
+      </c>
+      <c r="AL28">
+        <v>3</v>
+      </c>
+      <c r="AM28">
+        <v>4</v>
+      </c>
+      <c r="AN28">
+        <v>3</v>
+      </c>
+      <c r="AO28">
+        <v>4</v>
+      </c>
+      <c r="AP28">
+        <v>3</v>
+      </c>
+      <c r="AQ28" t="s">
+        <v>77</v>
+      </c>
+      <c r="AR28" t="s">
+        <v>91</v>
+      </c>
+      <c r="AS28" t="s">
+        <v>91</v>
+      </c>
+      <c r="AT28">
+        <v>4</v>
+      </c>
+      <c r="AU28">
+        <v>3</v>
+      </c>
+      <c r="AV28" t="s">
+        <v>91</v>
+      </c>
+      <c r="AW28" t="s">
+        <v>91</v>
+      </c>
+      <c r="AX28" t="s">
+        <v>91</v>
+      </c>
+      <c r="AY28" t="s">
+        <v>91</v>
+      </c>
+      <c r="AZ28">
+        <v>4</v>
+      </c>
+      <c r="BA28">
+        <v>4</v>
+      </c>
+      <c r="BB28" t="s">
+        <v>91</v>
+      </c>
+      <c r="BC28" t="s">
+        <v>91</v>
+      </c>
+      <c r="BD28" t="s">
+        <v>91</v>
+      </c>
+      <c r="BE28" t="s">
+        <v>91</v>
+      </c>
+      <c r="BF28">
+        <v>4</v>
+      </c>
+      <c r="BG28">
+        <v>3</v>
+      </c>
+      <c r="BH28" t="s">
+        <v>91</v>
+      </c>
+      <c r="BI28" t="s">
+        <v>91</v>
+      </c>
+      <c r="BJ28" t="s">
+        <v>77</v>
+      </c>
+      <c r="BK28">
+        <v>4</v>
+      </c>
+      <c r="BL28" t="s">
+        <v>77</v>
+      </c>
+      <c r="BM28">
+        <v>4</v>
+      </c>
+      <c r="BN28" t="s">
+        <v>77</v>
+      </c>
+      <c r="BO28">
+        <v>4</v>
+      </c>
+      <c r="BP28" t="s">
+        <v>77</v>
+      </c>
+      <c r="BQ28">
+        <v>4</v>
+      </c>
+      <c r="BR28" t="s">
+        <v>77</v>
+      </c>
+      <c r="BS28">
+        <v>4</v>
+      </c>
+      <c r="BT28" t="s">
+        <v>77</v>
+      </c>
+      <c r="BU28" t="s">
+        <v>77</v>
+      </c>
+      <c r="BV28"/>
+      <c r="BW28" t="s">
+        <v>77</v>
+      </c>
+      <c r="BX28" t="s">
+        <v>77</v>
+      </c>
+      <c r="BY28" t="s">
+        <v>77</v>
+      </c>
+      <c r="BZ28" t="s">
+        <v>77</v>
+      </c>
+      <c r="CA28" t="s">
+        <v>77</v>
+      </c>
+      <c r="CB28" t="s">
+        <v>77</v>
+      </c>
+      <c r="CC28" t="s">
+        <v>77</v>
+      </c>
+      <c r="CD28">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="8" t="s">
+        <v>156</v>
+      </c>
+      <c r="B29" t="s">
+        <v>84</v>
+      </c>
+      <c r="C29"/>
+      <c r="D29"/>
+      <c r="E29"/>
+      <c r="F29" t="s">
+        <v>77</v>
+      </c>
+      <c r="G29"/>
+      <c r="H29" t="s">
+        <v>77</v>
+      </c>
+      <c r="I29" t="s">
+        <v>78</v>
+      </c>
+      <c r="J29" t="s">
+        <v>77</v>
+      </c>
+      <c r="K29" t="s">
+        <v>103</v>
+      </c>
+      <c r="L29" t="s">
+        <v>120</v>
+      </c>
+      <c r="M29" t="s">
+        <v>77</v>
+      </c>
+      <c r="N29" t="s">
+        <v>157</v>
+      </c>
+      <c r="O29" t="s">
+        <v>77</v>
+      </c>
+      <c r="P29" t="s">
+        <v>118</v>
+      </c>
+      <c r="Q29" t="s">
+        <v>77</v>
+      </c>
+      <c r="R29" t="s">
+        <v>90</v>
+      </c>
+      <c r="S29" t="s">
+        <v>77</v>
+      </c>
+      <c r="T29">
+        <v>4</v>
+      </c>
+      <c r="U29">
+        <v>4</v>
+      </c>
+      <c r="V29">
+        <v>4</v>
+      </c>
+      <c r="W29">
+        <v>4</v>
+      </c>
+      <c r="X29">
+        <v>4</v>
+      </c>
+      <c r="Y29">
+        <v>4</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>77</v>
+      </c>
+      <c r="AA29">
+        <v>4</v>
+      </c>
+      <c r="AB29">
+        <v>4</v>
+      </c>
+      <c r="AC29">
+        <v>4</v>
+      </c>
+      <c r="AD29">
+        <v>4</v>
+      </c>
+      <c r="AE29">
+        <v>4</v>
+      </c>
+      <c r="AF29">
+        <v>4</v>
+      </c>
+      <c r="AG29" t="s">
+        <v>77</v>
+      </c>
+      <c r="AH29">
+        <v>4</v>
+      </c>
+      <c r="AI29">
+        <v>4</v>
+      </c>
+      <c r="AJ29" t="s">
+        <v>77</v>
+      </c>
+      <c r="AK29">
+        <v>4</v>
+      </c>
+      <c r="AL29">
+        <v>4</v>
+      </c>
+      <c r="AM29">
+        <v>4</v>
+      </c>
+      <c r="AN29">
+        <v>4</v>
+      </c>
+      <c r="AO29">
+        <v>4</v>
+      </c>
+      <c r="AP29">
+        <v>4</v>
+      </c>
+      <c r="AQ29" t="s">
+        <v>77</v>
+      </c>
+      <c r="AR29" t="s">
+        <v>91</v>
+      </c>
+      <c r="AS29" t="s">
+        <v>91</v>
+      </c>
+      <c r="AT29">
+        <v>4</v>
+      </c>
+      <c r="AU29">
+        <v>4</v>
+      </c>
+      <c r="AV29" t="s">
+        <v>91</v>
+      </c>
+      <c r="AW29" t="s">
+        <v>91</v>
+      </c>
+      <c r="AX29" t="s">
+        <v>91</v>
+      </c>
+      <c r="AY29" t="s">
+        <v>91</v>
+      </c>
+      <c r="AZ29">
+        <v>4</v>
+      </c>
+      <c r="BA29">
+        <v>4</v>
+      </c>
+      <c r="BB29" t="s">
+        <v>91</v>
+      </c>
+      <c r="BC29" t="s">
+        <v>91</v>
+      </c>
+      <c r="BD29" t="s">
+        <v>91</v>
+      </c>
+      <c r="BE29" t="s">
+        <v>91</v>
+      </c>
+      <c r="BF29">
+        <v>4</v>
+      </c>
+      <c r="BG29">
+        <v>4</v>
+      </c>
+      <c r="BH29" t="s">
+        <v>91</v>
+      </c>
+      <c r="BI29" t="s">
+        <v>91</v>
+      </c>
+      <c r="BJ29" t="s">
+        <v>77</v>
+      </c>
+      <c r="BK29">
+        <v>4</v>
+      </c>
+      <c r="BL29" t="s">
+        <v>77</v>
+      </c>
+      <c r="BM29">
+        <v>4</v>
+      </c>
+      <c r="BN29" t="s">
+        <v>77</v>
+      </c>
+      <c r="BO29">
+        <v>4</v>
+      </c>
+      <c r="BP29" t="s">
+        <v>77</v>
+      </c>
+      <c r="BQ29">
+        <v>4</v>
+      </c>
+      <c r="BR29" t="s">
+        <v>77</v>
+      </c>
+      <c r="BS29">
+        <v>4</v>
+      </c>
+      <c r="BT29" t="s">
+        <v>77</v>
+      </c>
+      <c r="BU29" t="s">
+        <v>77</v>
+      </c>
+      <c r="BV29"/>
+      <c r="BW29" t="s">
+        <v>77</v>
+      </c>
+      <c r="BX29" t="s">
+        <v>77</v>
+      </c>
+      <c r="BY29" t="s">
+        <v>77</v>
+      </c>
+      <c r="BZ29" t="s">
+        <v>77</v>
+      </c>
+      <c r="CA29" t="s">
+        <v>77</v>
+      </c>
+      <c r="CB29" t="s">
+        <v>77</v>
+      </c>
+      <c r="CC29" t="s">
+        <v>77</v>
+      </c>
+      <c r="CD29">
+        <v>25</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="35">
     <mergeCell ref="AA1:AG1"/>
     <mergeCell ref="BX1:CC1"/>
     <mergeCell ref="BX2:BX3"/>
     <mergeCell ref="BY2:BY3"/>
     <mergeCell ref="BZ2:BZ3"/>
     <mergeCell ref="CA2:CA3"/>
     <mergeCell ref="CB2:CB3"/>
     <mergeCell ref="CC2:CC3"/>
     <mergeCell ref="BU2:BU3"/>
     <mergeCell ref="BK1:BW1"/>
     <mergeCell ref="AR1:BJ1"/>
     <mergeCell ref="AK1:AQ1"/>
     <mergeCell ref="AH1:AJ1"/>
     <mergeCell ref="C1:J1"/>
     <mergeCell ref="A1:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>