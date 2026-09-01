--- v0 (2026-07-17)
+++ v1 (2026-09-01)
@@ -2,452 +2,932 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
     <sheet name="Part 7-9" sheetId="1" r:id="rId1"/>
     <sheet name="Part 8-9" sheetId="2" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="118">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="278" uniqueCount="278">
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Response ID</t>
   </si>
   <si>
     <t>Respondent Name</t>
   </si>
   <si>
     <t>Branch</t>
   </si>
   <si>
     <t>Project Name</t>
   </si>
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Progress</t>
   </si>
   <si>
     <t>Skill Status</t>
   </si>
   <si>
     <t>Expected Benefit</t>
   </si>
   <si>
     <t>No Support Impact</t>
   </si>
   <si>
     <t>Digital Disruption Suggestion</t>
   </si>
   <si>
     <t>Service Suggestion</t>
   </si>
   <si>
     <t>Submitted At</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>แปลงอัจฉริยะ</t>
+  </si>
+  <si>
+    <t>depa Digital Transformation Fund for Community</t>
+  </si>
+  <si>
+    <t>เป็นไปตามแผน</t>
+  </si>
+  <si>
+    <t>มีเพียงพอ</t>
+  </si>
+  <si>
+    <t>ธุรกิจขยายตัวมีการจ้างงานเพิ่มขึ้น, ธุรกิจมีผลิตภาพเพิ่ม</t>
+  </si>
+  <si>
+    <t>การจ่างงานในชุมชนลดลง</t>
+  </si>
+  <si>
+    <t>ควรสนับสนุนด้านเงินทุนและใช้เทคโนโลยีดิจิตัล</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>คุณภาพการเกษตรลดลงการจ้างงานในชุมชนลดลง</t>
+  </si>
+  <si>
+    <t>ควรสนับสนุนด้านเงินทุนและการใช้เทคโนโลยีสมัยใหม่</t>
+  </si>
+  <si>
+    <t>เพิ่มรายการของอุปกรณ์มากกว่า 1 เป็น 2 รายการ</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>ไม่มี</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>โครงเรือนอัจฉริยะเพื่อการพัฒนาคุณภาพชีวิต</t>
+  </si>
+  <si>
+    <t>ต้นทุนการบริหารจัดการลดลง, ธุรกิจมีการขยาย/แผนการลงทุนเพิ่ม, ธุรกิจมีผลิตภาพเพิ่ม</t>
+  </si>
+  <si>
+    <t>การบริหารจัดการช้าและได้รับผลกระทบจากโรคและแมลง</t>
+  </si>
+  <si>
+    <t>ดีอยู่แล้ว</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>otod one tambon diaital</t>
+  </si>
+  <si>
+    <t>depa Digital Manpower Fund, depa Digital Transformation Fund for Community</t>
+  </si>
+  <si>
+    <t>รายได้เพิ่ม, ต้นทุนการบริหารจัดการลดลง, ธุรกิจมีผลิตภาพเพิ่ม</t>
+  </si>
+  <si>
+    <t>ต้นทุนการผลิตสูงผลผลิตตกต่ำลงเนื่องจากขาดแรงงานคนการทำงานได้น้อยลง</t>
+  </si>
+  <si>
+    <t>1.การฝึกอบรมบุคลากรทางการเกษตร 2.การสนับสนุนเครื่องมืออุปกรณ์ที่มีเทคโนโลยีที่สูงขึ้น</t>
+  </si>
+  <si>
+    <t>ระยะเวลาในการบรรยายของวิทยากรเพิ่มขึ้น</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>โรงเรือนอัจฉริยะเพื่อการพัฒนาคุณภาพชีวิต</t>
+  </si>
+  <si>
+    <t>depa Digital Manpower Fund, depa Digital Transformation Fund for Community, depa Digital Transformation Fund, depa Digital Startup Fund, Infrastructure for private investment</t>
+  </si>
+  <si>
+    <t>ยังไม่ทราบ/ไม่มีแผน</t>
+  </si>
+  <si>
+    <t>ยังไม่มี/ยังไม่ทราบ</t>
+  </si>
+  <si>
+    <t>รายได้เพิ่ม, ต้นทุนการบริหารจัดการลดลง, ธุรกิจขยายตัวมีการจ้างงานเพิ่มขึ้น, ธุรกิจมีการขยาย/แผนการลงทุนเพิ่ม, ธุรกิจมีผลิตภาพเพิ่ม</t>
+  </si>
+  <si>
+    <t>ไม่มีความเสียหายแต่อาจส่งผลกระทบต่อการเติบโตช้าลง</t>
+  </si>
+  <si>
+    <t>ควรส่งเสริมผู้ที่มีความตั้งใจในการตามเทคโนโลยี</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>Baan Prombodn Digital lnnvatays Hub ศูนย์บ่มเพาะนวัตกรดิจิทัลรุ่นเยาว์</t>
+  </si>
+  <si>
+    <t>ล่าช้ากว่าแผน</t>
+  </si>
+  <si>
+    <t>ธุรกิจมีการขยาย/แผนการลงทุนเพิ่ม</t>
+  </si>
+  <si>
+    <t>อาจรู้ไม่ทันโลกในอนาคตและการทำงานเป็นระบบไม่มี</t>
+  </si>
+  <si>
+    <t>การ depa ทำอยู่ตอนนี้มันดีและอาจจะส่งเสริมต่อโรงเรียนขนาดเล็ก</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>พัฒนาศูนย์การเรียนรู้โรงเรียนผดุงราษฏร์</t>
+  </si>
+  <si>
+    <t>Infrastructure for private investment</t>
+  </si>
+  <si>
+    <t>รายได้เพิ่ม</t>
+  </si>
+  <si>
+    <t>ส่งเสริมการพัฒนาศูนย์ในโรงเรียน</t>
+  </si>
+  <si>
+    <t>พัฒนาทักษะมนุษน์ให้มากขึ้น</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>133</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>134</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>135</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>136</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>137</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>138</t>
+  </si>
+  <si>
+    <t>Spaee Learing</t>
+  </si>
+  <si>
+    <t>depa Digital Manpower Fund</t>
+  </si>
+  <si>
+    <t>ต้นทุนการบริหารจัดการลดลง</t>
+  </si>
+  <si>
+    <t>นักเรียนขาดอุปกรณ์ในการเรียนรู้ที่หลากหลาย</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>139</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>140</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>141</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>142</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>143</t>
+  </si>
+  <si>
     <t>54</t>
   </si>
   <si>
-    <t>2</t>
-[...5 lines deleted...]
-    <t>มีเพียงพอ</t>
+    <t>144</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>depa Digital Transformation Fund for Community</t>
-[...14 lines deleted...]
-    <t>3</t>
+    <t>145</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>4</t>
+    <t>146</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>ธุรกิจมีผลิตภาพเพิ่ม</t>
-[...2 lines deleted...]
-    <t>5</t>
+    <t>147</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>6</t>
+    <t>148</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>7</t>
+    <t>149</t>
+  </si>
+  <si>
+    <t>codeing thailard 2026</t>
+  </si>
+  <si>
+    <t>depa Digital Scholarship Fund</t>
+  </si>
+  <si>
+    <t>มุ่งพัฒนาเยาวชนให้มีทักษะด้านดิจิทัลมากยิ่งขึ้น</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>8</t>
+    <t>150</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>9</t>
+    <t>151</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>152</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>153</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>154</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>10</t>
+    <t>155</t>
+  </si>
+  <si>
+    <t>ศูนย์ AI และ Cadihg ยุบราชวิทยาลัย</t>
+  </si>
+  <si>
+    <t>depa Digital Manpower Fund, depa Digital Transformation Fund for Community, depa Digital Startup Fund, depa Digital Event &amp; Marketing Fund, depa-mini Transformation Voucher, depa Digital Scholarship Fund</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>11</t>
+    <t>156</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>12</t>
+    <t>157</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>13</t>
+    <t>158</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>14</t>
+    <t>159</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>15</t>
+    <t>160</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>161</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>162</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>โรงเรือนอัจฉริยะเพื่อการพัฒนาคุณภาพชีวิต</t>
-[...5 lines deleted...]
-    <t>ล่าช้ากว่าแผน</t>
+    <t>163</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>164</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>165</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>166</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>167</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>168</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>169</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>170</t>
+  </si>
+  <si>
+    <t>ศูนย์ส่งเสริมทักษะดิจิทัลเพื่ออาชีพแห่งอนาคตด้วยเทศโนโลยี AIOT อาชีวศึกษา นครราชสีมา</t>
+  </si>
+  <si>
+    <t>นักเรียนนักศึกษาไม่ได้พัฒนาทักษะได้อย่างเต็มที่</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>171</t>
+  </si>
+  <si>
+    <t>codeing thailard</t>
+  </si>
+  <si>
+    <t>depa Digital Manpower Fund, depa Digital Transformation Fund for Community, depa Digital Transformation Fund, depa Digital Event &amp; Marketing Fund, depa Digital R&amp;D and Innovation Fund, depa-mini Transformation Voucher</t>
+  </si>
+  <si>
+    <t>โครงการจะเดินได้ช้าเพราะขาดอุปกรณ์</t>
+  </si>
+  <si>
+    <t>การสนับสนุนจะทำให้โครงการเดินหน้าได้เร็ว</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>172</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>173</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>174</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>175</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>176</t>
+  </si>
+  <si>
+    <t>การพัฒนาศูนย์การเรียนรู้ Caeirg</t>
+  </si>
+  <si>
+    <t>ศูนย์การเรียนรู้วัสดุอุปกรณ์อาจไม่เพียงพอต่อการเรียนรู้</t>
+  </si>
+  <si>
+    <t>ความเท่าเทียบในการสนับสนุนและความต่อเนื่อง เช่น การสนับสนุนทุกทีมที่ได้ผ่านการเปิดตัวแทนในรอบ National</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>177</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>178</t>
+  </si>
+  <si>
+    <t>Cuding Thait land</t>
+  </si>
+  <si>
+    <t>depa Digital Manpower Fund, depa Digital Transformation Fund for Community, Infrastructure for public investment, depa Digital R&amp;D and Innovation Fund</t>
   </si>
   <si>
     <t>อยู่ระหว่างการยกระดับทักษะในโครงการ</t>
   </si>
   <si>
-    <t>รายได้เพิ่ม, ต้นทุนการบริหารจัดการลดลง</t>
-[...140 lines deleted...]
-    <t>88</t>
+    <t>89</t>
+  </si>
+  <si>
+    <t>179</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>182</t>
+  </si>
+  <si>
+    <t>183</t>
+  </si>
+  <si>
+    <t>184</t>
+  </si>
+  <si>
+    <t>185</t>
+  </si>
+  <si>
+    <t>186</t>
+  </si>
+  <si>
+    <t>187</t>
+  </si>
+  <si>
+    <t>188</t>
+  </si>
+  <si>
+    <t>189</t>
+  </si>
+  <si>
+    <t>190</t>
+  </si>
+  <si>
+    <t>191</t>
   </si>
   <si>
     <t>Partner Project Name</t>
   </si>
   <si>
     <t>Work Type 1</t>
   </si>
   <si>
     <t>Work Type 2</t>
   </si>
   <si>
     <t>Work Type 3</t>
   </si>
   <si>
     <t>Work Type 4</t>
   </si>
   <si>
     <t>Work Type 5</t>
   </si>
   <si>
     <t>Problem 1</t>
   </si>
   <si>
     <t>Solution 1</t>
   </si>
   <si>
     <t>Problem 2</t>
   </si>
   <si>
     <t>Solution 2</t>
   </si>
   <si>
     <t>Problem 3</t>
   </si>
   <si>
     <t>Solution 3</t>
   </si>
   <si>
     <t>Problem 4</t>
   </si>
   <si>
     <t>Solution 4</t>
   </si>
   <si>
-    <t>รายได้เพิ่ม, ต้นทุนการบริหารจัดการลดลง, ธุรกิจมีการขยาย/แผนการลงทุนเพิ่ม</t>
+    <t>ศูนย์บ่มเพาะนวัตกรดิจิทัลรุ่นเยาว์</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:M31"/>
+  <dimension ref="A1:M102"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
@@ -456,1114 +936,3867 @@
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>13</v>
       </c>
       <c r="B2" t="s">
         <v>14</v>
       </c>
       <c r="D2" t="s">
         <v>15</v>
       </c>
+      <c r="E2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F2" t="s">
+        <v>17</v>
+      </c>
       <c r="G2" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="H2" t="s">
-        <v>17</v>
+        <v>19</v>
+      </c>
+      <c r="I2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J2" t="s">
+        <v>21</v>
+      </c>
+      <c r="K2" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>15</v>
       </c>
       <c r="B3" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="D3" t="s">
         <v>13</v>
       </c>
+      <c r="E3" t="s">
+        <v>16</v>
+      </c>
       <c r="F3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="G3" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="H3" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="I3" t="s">
         <v>20</v>
       </c>
       <c r="J3" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="K3" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="L3" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="B4" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="D4" t="s">
         <v>13</v>
       </c>
+      <c r="E4" t="s">
+        <v>29</v>
+      </c>
       <c r="G4" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="H4" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B5" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="D5" t="s">
         <v>13</v>
       </c>
+      <c r="E5" t="s">
+        <v>29</v>
+      </c>
       <c r="G5" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="H5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>19</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B6" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D6" t="s">
-        <v>24</v>
+        <v>27</v>
+      </c>
+      <c r="E6" t="s">
+        <v>29</v>
       </c>
       <c r="G6" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="H6" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D7" t="s">
         <v>13</v>
       </c>
+      <c r="E7" t="s">
+        <v>29</v>
+      </c>
       <c r="G7" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="H7" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D8" t="s">
-        <v>13</v>
+        <v>27</v>
+      </c>
+      <c r="E8" t="s">
+        <v>29</v>
       </c>
       <c r="G8" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="H8" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="B9" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D9" t="s">
-        <v>24</v>
+        <v>27</v>
+      </c>
+      <c r="E9" t="s">
+        <v>29</v>
       </c>
       <c r="G9" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="H9" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="B10" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="D10" t="s">
-        <v>13</v>
+        <v>27</v>
+      </c>
+      <c r="E10" t="s">
+        <v>29</v>
       </c>
       <c r="G10" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="H10" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="B11" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D11" t="s">
-        <v>24</v>
+        <v>27</v>
+      </c>
+      <c r="E11" t="s">
+        <v>29</v>
       </c>
       <c r="G11" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="H11" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="B12" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D12" t="s">
-        <v>24</v>
+        <v>27</v>
+      </c>
+      <c r="E12" t="s">
+        <v>29</v>
       </c>
       <c r="G12" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="H12" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="B13" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D13" t="s">
-        <v>24</v>
+        <v>27</v>
+      </c>
+      <c r="E13" t="s">
+        <v>29</v>
       </c>
       <c r="G13" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="H13" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="B14" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="D14" t="s">
-        <v>24</v>
+        <v>32</v>
+      </c>
+      <c r="E14" t="s">
+        <v>29</v>
       </c>
       <c r="G14" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="H14" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="B15" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="D15" t="s">
+        <v>27</v>
+      </c>
+      <c r="E15" t="s">
         <v>29</v>
       </c>
       <c r="G15" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="H15" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B16" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="D16" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="E16" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>29</v>
       </c>
       <c r="G16" t="s">
-        <v>53</v>
+        <v>18</v>
       </c>
       <c r="H16" t="s">
-        <v>54</v>
-[...11 lines deleted...]
-        <v>58</v>
+        <v>19</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="B17" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="D17" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>13</v>
+      </c>
+      <c r="E17" t="s">
+        <v>29</v>
       </c>
       <c r="G17" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="H17" t="s">
-        <v>17</v>
-[...11 lines deleted...]
-        <v>64</v>
+        <v>19</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
       <c r="B18" t="s">
-        <v>66</v>
+        <v>57</v>
       </c>
       <c r="D18" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="E18" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>29</v>
       </c>
       <c r="G18" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="H18" t="s">
-        <v>17</v>
-[...11 lines deleted...]
-        <v>71</v>
+        <v>19</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>72</v>
+        <v>58</v>
       </c>
       <c r="B19" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="D19" t="s">
-        <v>24</v>
+        <v>27</v>
+      </c>
+      <c r="E19" t="s">
+        <v>60</v>
+      </c>
+      <c r="F19" t="s">
+        <v>17</v>
       </c>
       <c r="G19" t="s">
-        <v>74</v>
+        <v>18</v>
       </c>
       <c r="H19" t="s">
-        <v>75</v>
+        <v>19</v>
       </c>
       <c r="I19" t="s">
-        <v>76</v>
+        <v>61</v>
       </c>
       <c r="J19" t="s">
-        <v>77</v>
+        <v>62</v>
       </c>
       <c r="K19" t="s">
-        <v>78</v>
+        <v>63</v>
+      </c>
+      <c r="L19" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>79</v>
+        <v>64</v>
       </c>
       <c r="B20" t="s">
-        <v>80</v>
+        <v>65</v>
       </c>
       <c r="D20" t="s">
-        <v>29</v>
+        <v>27</v>
+      </c>
+      <c r="E20" t="s">
+        <v>66</v>
+      </c>
+      <c r="F20" t="s">
+        <v>67</v>
       </c>
       <c r="G20" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="H20" t="s">
-        <v>17</v>
+        <v>19</v>
+      </c>
+      <c r="I20" t="s">
+        <v>68</v>
+      </c>
+      <c r="J20" t="s">
+        <v>69</v>
+      </c>
+      <c r="K20" t="s">
+        <v>70</v>
+      </c>
+      <c r="L20" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>81</v>
+        <v>72</v>
       </c>
       <c r="B21" t="s">
-        <v>82</v>
+        <v>73</v>
       </c>
       <c r="D21" t="s">
-        <v>24</v>
+        <v>27</v>
+      </c>
+      <c r="E21" t="s">
+        <v>74</v>
+      </c>
+      <c r="F21" t="s">
+        <v>75</v>
       </c>
       <c r="G21" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="H21" t="s">
-        <v>17</v>
+        <v>77</v>
+      </c>
+      <c r="I21" t="s">
+        <v>78</v>
+      </c>
+      <c r="J21" t="s">
+        <v>79</v>
+      </c>
+      <c r="K21" t="s">
+        <v>80</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="B22" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="D22" t="s">
-        <v>24</v>
+        <v>32</v>
+      </c>
+      <c r="E22" t="s">
+        <v>29</v>
       </c>
       <c r="G22" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="H22" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="B23" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="D23" t="s">
-        <v>26</v>
+        <v>27</v>
+      </c>
+      <c r="E23" t="s">
+        <v>29</v>
       </c>
       <c r="G23" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="H23" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="B24" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="D24" t="s">
-        <v>24</v>
+        <v>27</v>
+      </c>
+      <c r="E24" t="s">
+        <v>29</v>
       </c>
       <c r="G24" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="H24" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="B25" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="D25" t="s">
-        <v>24</v>
+        <v>30</v>
+      </c>
+      <c r="E25" t="s">
+        <v>29</v>
       </c>
       <c r="G25" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="H25" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="B26" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="D26" t="s">
-        <v>13</v>
+        <v>27</v>
+      </c>
+      <c r="E26" t="s">
+        <v>29</v>
       </c>
       <c r="G26" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="H26" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="B27" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="D27" t="s">
-        <v>24</v>
+        <v>27</v>
+      </c>
+      <c r="E27" t="s">
+        <v>29</v>
       </c>
       <c r="G27" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="H27" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="B28" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="D28" t="s">
-        <v>13</v>
+        <v>27</v>
+      </c>
+      <c r="E28" t="s">
+        <v>29</v>
       </c>
       <c r="G28" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="H28" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="B29" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="D29" t="s">
-        <v>24</v>
+        <v>27</v>
+      </c>
+      <c r="E29" t="s">
+        <v>29</v>
       </c>
       <c r="G29" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="H29" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="B30" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="D30" t="s">
-        <v>24</v>
+        <v>27</v>
+      </c>
+      <c r="E30" t="s">
+        <v>29</v>
       </c>
       <c r="G30" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="H30" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
+        <v>99</v>
+      </c>
+      <c r="B31" t="s">
+        <v>100</v>
+      </c>
+      <c r="D31" t="s">
+        <v>27</v>
+      </c>
+      <c r="E31" t="s">
+        <v>29</v>
+      </c>
+      <c r="G31" t="s">
+        <v>18</v>
+      </c>
+      <c r="H31" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="s">
         <v>101</v>
       </c>
-      <c r="B31" t="s">
+      <c r="B32" t="s">
         <v>102</v>
       </c>
-      <c r="D31" t="s">
-[...6 lines deleted...]
-        <v>17</v>
+      <c r="D32" t="s">
+        <v>27</v>
+      </c>
+      <c r="E32" t="s">
+        <v>29</v>
+      </c>
+      <c r="G32" t="s">
+        <v>18</v>
+      </c>
+      <c r="H32" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>103</v>
+      </c>
+      <c r="B33" t="s">
+        <v>104</v>
+      </c>
+      <c r="D33" t="s">
+        <v>15</v>
+      </c>
+      <c r="E33" t="s">
+        <v>29</v>
+      </c>
+      <c r="G33" t="s">
+        <v>18</v>
+      </c>
+      <c r="H33" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="s">
+        <v>105</v>
+      </c>
+      <c r="B34" t="s">
+        <v>106</v>
+      </c>
+      <c r="D34" t="s">
+        <v>13</v>
+      </c>
+      <c r="E34" t="s">
+        <v>29</v>
+      </c>
+      <c r="G34" t="s">
+        <v>18</v>
+      </c>
+      <c r="H34" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="s">
+        <v>107</v>
+      </c>
+      <c r="B35" t="s">
+        <v>108</v>
+      </c>
+      <c r="D35" t="s">
+        <v>15</v>
+      </c>
+      <c r="E35" t="s">
+        <v>29</v>
+      </c>
+      <c r="G35" t="s">
+        <v>18</v>
+      </c>
+      <c r="H35" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="s">
+        <v>109</v>
+      </c>
+      <c r="B36" t="s">
+        <v>110</v>
+      </c>
+      <c r="D36" t="s">
+        <v>13</v>
+      </c>
+      <c r="E36" t="s">
+        <v>29</v>
+      </c>
+      <c r="G36" t="s">
+        <v>18</v>
+      </c>
+      <c r="H36" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="s">
+        <v>111</v>
+      </c>
+      <c r="B37" t="s">
+        <v>112</v>
+      </c>
+      <c r="D37" t="s">
+        <v>13</v>
+      </c>
+      <c r="E37" t="s">
+        <v>29</v>
+      </c>
+      <c r="G37" t="s">
+        <v>18</v>
+      </c>
+      <c r="H37" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="s">
+        <v>113</v>
+      </c>
+      <c r="B38" t="s">
+        <v>114</v>
+      </c>
+      <c r="D38" t="s">
+        <v>13</v>
+      </c>
+      <c r="E38" t="s">
+        <v>29</v>
+      </c>
+      <c r="G38" t="s">
+        <v>18</v>
+      </c>
+      <c r="H38" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="s">
+        <v>115</v>
+      </c>
+      <c r="B39" t="s">
+        <v>116</v>
+      </c>
+      <c r="D39" t="s">
+        <v>34</v>
+      </c>
+      <c r="E39" t="s">
+        <v>117</v>
+      </c>
+      <c r="F39" t="s">
+        <v>67</v>
+      </c>
+      <c r="G39" t="s">
+        <v>118</v>
+      </c>
+      <c r="H39" t="s">
+        <v>19</v>
+      </c>
+      <c r="I39" t="s">
+        <v>119</v>
+      </c>
+      <c r="J39" t="s">
+        <v>120</v>
+      </c>
+      <c r="K39" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="s">
+        <v>122</v>
+      </c>
+      <c r="B40" t="s">
+        <v>123</v>
+      </c>
+      <c r="D40" t="s">
+        <v>32</v>
+      </c>
+      <c r="E40" t="s">
+        <v>124</v>
+      </c>
+      <c r="F40" t="s">
+        <v>125</v>
+      </c>
+      <c r="G40" t="s">
+        <v>76</v>
+      </c>
+      <c r="H40" t="s">
+        <v>77</v>
+      </c>
+      <c r="I40" t="s">
+        <v>126</v>
+      </c>
+      <c r="K40" t="s">
+        <v>127</v>
+      </c>
+      <c r="L40" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="s">
+        <v>129</v>
+      </c>
+      <c r="B41" t="s">
+        <v>130</v>
+      </c>
+      <c r="D41" t="s">
+        <v>34</v>
+      </c>
+      <c r="E41" t="s">
+        <v>29</v>
+      </c>
+      <c r="G41" t="s">
+        <v>18</v>
+      </c>
+      <c r="H41" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="s">
+        <v>131</v>
+      </c>
+      <c r="B42" t="s">
+        <v>132</v>
+      </c>
+      <c r="D42" t="s">
+        <v>34</v>
+      </c>
+      <c r="E42" t="s">
+        <v>29</v>
+      </c>
+      <c r="G42" t="s">
+        <v>18</v>
+      </c>
+      <c r="H42" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="s">
+        <v>133</v>
+      </c>
+      <c r="B43" t="s">
+        <v>134</v>
+      </c>
+      <c r="D43" t="s">
+        <v>13</v>
+      </c>
+      <c r="E43" t="s">
+        <v>29</v>
+      </c>
+      <c r="G43" t="s">
+        <v>18</v>
+      </c>
+      <c r="H43" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="s">
+        <v>135</v>
+      </c>
+      <c r="B44" t="s">
+        <v>136</v>
+      </c>
+      <c r="D44" t="s">
+        <v>13</v>
+      </c>
+      <c r="E44" t="s">
+        <v>29</v>
+      </c>
+      <c r="G44" t="s">
+        <v>18</v>
+      </c>
+      <c r="H44" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="s">
+        <v>137</v>
+      </c>
+      <c r="B45" t="s">
+        <v>138</v>
+      </c>
+      <c r="D45" t="s">
+        <v>15</v>
+      </c>
+      <c r="E45" t="s">
+        <v>29</v>
+      </c>
+      <c r="G45" t="s">
+        <v>18</v>
+      </c>
+      <c r="H45" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="s">
+        <v>139</v>
+      </c>
+      <c r="B46" t="s">
+        <v>140</v>
+      </c>
+      <c r="D46" t="s">
+        <v>32</v>
+      </c>
+      <c r="E46" t="s">
+        <v>29</v>
+      </c>
+      <c r="G46" t="s">
+        <v>18</v>
+      </c>
+      <c r="H46" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="s">
+        <v>141</v>
+      </c>
+      <c r="B47" t="s">
+        <v>142</v>
+      </c>
+      <c r="D47" t="s">
+        <v>15</v>
+      </c>
+      <c r="E47" t="s">
+        <v>29</v>
+      </c>
+      <c r="G47" t="s">
+        <v>18</v>
+      </c>
+      <c r="H47" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="s">
+        <v>143</v>
+      </c>
+      <c r="B48" t="s">
+        <v>144</v>
+      </c>
+      <c r="D48" t="s">
+        <v>15</v>
+      </c>
+      <c r="E48" t="s">
+        <v>29</v>
+      </c>
+      <c r="G48" t="s">
+        <v>18</v>
+      </c>
+      <c r="H48" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="s">
+        <v>145</v>
+      </c>
+      <c r="B49" t="s">
+        <v>146</v>
+      </c>
+      <c r="D49" t="s">
+        <v>27</v>
+      </c>
+      <c r="E49" t="s">
+        <v>147</v>
+      </c>
+      <c r="F49" t="s">
+        <v>148</v>
+      </c>
+      <c r="G49" t="s">
+        <v>18</v>
+      </c>
+      <c r="H49" t="s">
+        <v>19</v>
+      </c>
+      <c r="I49" t="s">
+        <v>149</v>
+      </c>
+      <c r="J49" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="s">
+        <v>151</v>
+      </c>
+      <c r="B50" t="s">
+        <v>152</v>
+      </c>
+      <c r="D50" t="s">
+        <v>27</v>
+      </c>
+      <c r="E50" t="s">
+        <v>29</v>
+      </c>
+      <c r="G50" t="s">
+        <v>18</v>
+      </c>
+      <c r="H50" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="s">
+        <v>153</v>
+      </c>
+      <c r="B51" t="s">
+        <v>154</v>
+      </c>
+      <c r="D51" t="s">
+        <v>15</v>
+      </c>
+      <c r="E51" t="s">
+        <v>29</v>
+      </c>
+      <c r="G51" t="s">
+        <v>18</v>
+      </c>
+      <c r="H51" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="s">
+        <v>155</v>
+      </c>
+      <c r="B52" t="s">
+        <v>156</v>
+      </c>
+      <c r="D52" t="s">
+        <v>27</v>
+      </c>
+      <c r="E52" t="s">
+        <v>29</v>
+      </c>
+      <c r="G52" t="s">
+        <v>18</v>
+      </c>
+      <c r="H52" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="s">
+        <v>157</v>
+      </c>
+      <c r="B53" t="s">
+        <v>158</v>
+      </c>
+      <c r="D53" t="s">
+        <v>15</v>
+      </c>
+      <c r="E53" t="s">
+        <v>29</v>
+      </c>
+      <c r="G53" t="s">
+        <v>18</v>
+      </c>
+      <c r="H53" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="s">
+        <v>159</v>
+      </c>
+      <c r="B54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D54" t="s">
+        <v>15</v>
+      </c>
+      <c r="E54" t="s">
+        <v>29</v>
+      </c>
+      <c r="G54" t="s">
+        <v>18</v>
+      </c>
+      <c r="H54" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="s">
+        <v>161</v>
+      </c>
+      <c r="B55" t="s">
+        <v>162</v>
+      </c>
+      <c r="D55" t="s">
+        <v>13</v>
+      </c>
+      <c r="E55" t="s">
+        <v>29</v>
+      </c>
+      <c r="G55" t="s">
+        <v>18</v>
+      </c>
+      <c r="H55" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="s">
+        <v>163</v>
+      </c>
+      <c r="B56" t="s">
+        <v>164</v>
+      </c>
+      <c r="D56" t="s">
+        <v>15</v>
+      </c>
+      <c r="E56" t="s">
+        <v>29</v>
+      </c>
+      <c r="G56" t="s">
+        <v>18</v>
+      </c>
+      <c r="H56" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="s">
+        <v>165</v>
+      </c>
+      <c r="B57" t="s">
+        <v>166</v>
+      </c>
+      <c r="D57" t="s">
+        <v>15</v>
+      </c>
+      <c r="E57" t="s">
+        <v>29</v>
+      </c>
+      <c r="G57" t="s">
+        <v>18</v>
+      </c>
+      <c r="H57" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="s">
+        <v>167</v>
+      </c>
+      <c r="B58" t="s">
+        <v>168</v>
+      </c>
+      <c r="D58" t="s">
+        <v>15</v>
+      </c>
+      <c r="E58" t="s">
+        <v>29</v>
+      </c>
+      <c r="G58" t="s">
+        <v>18</v>
+      </c>
+      <c r="H58" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="s">
+        <v>169</v>
+      </c>
+      <c r="B59" t="s">
+        <v>170</v>
+      </c>
+      <c r="D59" t="s">
+        <v>34</v>
+      </c>
+      <c r="E59" t="s">
+        <v>29</v>
+      </c>
+      <c r="G59" t="s">
+        <v>18</v>
+      </c>
+      <c r="H59" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="s">
+        <v>171</v>
+      </c>
+      <c r="B60" t="s">
+        <v>172</v>
+      </c>
+      <c r="D60" t="s">
+        <v>15</v>
+      </c>
+      <c r="E60" t="s">
+        <v>173</v>
+      </c>
+      <c r="F60" t="s">
+        <v>174</v>
+      </c>
+      <c r="G60" t="s">
+        <v>118</v>
+      </c>
+      <c r="H60" t="s">
+        <v>19</v>
+      </c>
+      <c r="I60" t="s">
+        <v>126</v>
+      </c>
+      <c r="K60" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="s">
+        <v>176</v>
+      </c>
+      <c r="B61" t="s">
+        <v>177</v>
+      </c>
+      <c r="D61" t="s">
+        <v>13</v>
+      </c>
+      <c r="E61" t="s">
+        <v>29</v>
+      </c>
+      <c r="G61" t="s">
+        <v>18</v>
+      </c>
+      <c r="H61" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="s">
+        <v>178</v>
+      </c>
+      <c r="B62" t="s">
+        <v>179</v>
+      </c>
+      <c r="D62" t="s">
+        <v>13</v>
+      </c>
+      <c r="E62" t="s">
+        <v>29</v>
+      </c>
+      <c r="G62" t="s">
+        <v>18</v>
+      </c>
+      <c r="H62" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="s">
+        <v>180</v>
+      </c>
+      <c r="B63" t="s">
+        <v>181</v>
+      </c>
+      <c r="D63" t="s">
+        <v>13</v>
+      </c>
+      <c r="E63" t="s">
+        <v>29</v>
+      </c>
+      <c r="G63" t="s">
+        <v>18</v>
+      </c>
+      <c r="H63" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="s">
+        <v>182</v>
+      </c>
+      <c r="B64" t="s">
+        <v>183</v>
+      </c>
+      <c r="D64" t="s">
+        <v>15</v>
+      </c>
+      <c r="E64" t="s">
+        <v>29</v>
+      </c>
+      <c r="G64" t="s">
+        <v>18</v>
+      </c>
+      <c r="H64" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="s">
+        <v>184</v>
+      </c>
+      <c r="B65" t="s">
+        <v>185</v>
+      </c>
+      <c r="D65" t="s">
+        <v>32</v>
+      </c>
+      <c r="E65" t="s">
+        <v>29</v>
+      </c>
+      <c r="G65" t="s">
+        <v>18</v>
+      </c>
+      <c r="H65" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="s">
+        <v>186</v>
+      </c>
+      <c r="B66" t="s">
+        <v>187</v>
+      </c>
+      <c r="D66" t="s">
+        <v>30</v>
+      </c>
+      <c r="E66" t="s">
+        <v>188</v>
+      </c>
+      <c r="F66" t="s">
+        <v>189</v>
+      </c>
+      <c r="G66" t="s">
+        <v>18</v>
+      </c>
+      <c r="H66" t="s">
+        <v>19</v>
+      </c>
+      <c r="I66" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="s">
+        <v>190</v>
+      </c>
+      <c r="B67" t="s">
+        <v>191</v>
+      </c>
+      <c r="D67" t="s">
+        <v>32</v>
+      </c>
+      <c r="E67" t="s">
+        <v>29</v>
+      </c>
+      <c r="G67" t="s">
+        <v>18</v>
+      </c>
+      <c r="H67" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="s">
+        <v>192</v>
+      </c>
+      <c r="B68" t="s">
+        <v>193</v>
+      </c>
+      <c r="D68" t="s">
+        <v>36</v>
+      </c>
+      <c r="E68" t="s">
+        <v>29</v>
+      </c>
+      <c r="G68" t="s">
+        <v>18</v>
+      </c>
+      <c r="H68" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="s">
+        <v>194</v>
+      </c>
+      <c r="B69" t="s">
+        <v>195</v>
+      </c>
+      <c r="D69" t="s">
+        <v>38</v>
+      </c>
+      <c r="E69" t="s">
+        <v>29</v>
+      </c>
+      <c r="G69" t="s">
+        <v>18</v>
+      </c>
+      <c r="H69" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="s">
+        <v>196</v>
+      </c>
+      <c r="B70" t="s">
+        <v>197</v>
+      </c>
+      <c r="D70" t="s">
+        <v>40</v>
+      </c>
+      <c r="E70" t="s">
+        <v>29</v>
+      </c>
+      <c r="G70" t="s">
+        <v>18</v>
+      </c>
+      <c r="H70" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="s">
+        <v>198</v>
+      </c>
+      <c r="B71" t="s">
+        <v>199</v>
+      </c>
+      <c r="D71" t="s">
+        <v>15</v>
+      </c>
+      <c r="E71" t="s">
+        <v>29</v>
+      </c>
+      <c r="G71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H71" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="s">
+        <v>200</v>
+      </c>
+      <c r="B72" t="s">
+        <v>201</v>
+      </c>
+      <c r="D72" t="s">
+        <v>15</v>
+      </c>
+      <c r="E72" t="s">
+        <v>29</v>
+      </c>
+      <c r="G72" t="s">
+        <v>18</v>
+      </c>
+      <c r="H72" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="s">
+        <v>202</v>
+      </c>
+      <c r="B73" t="s">
+        <v>203</v>
+      </c>
+      <c r="D73" t="s">
+        <v>38</v>
+      </c>
+      <c r="E73" t="s">
+        <v>29</v>
+      </c>
+      <c r="G73" t="s">
+        <v>18</v>
+      </c>
+      <c r="H73" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="s">
+        <v>204</v>
+      </c>
+      <c r="B74" t="s">
+        <v>205</v>
+      </c>
+      <c r="D74" t="s">
+        <v>32</v>
+      </c>
+      <c r="E74" t="s">
+        <v>29</v>
+      </c>
+      <c r="G74" t="s">
+        <v>18</v>
+      </c>
+      <c r="H74" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="s">
+        <v>206</v>
+      </c>
+      <c r="B75" t="s">
+        <v>207</v>
+      </c>
+      <c r="D75" t="s">
+        <v>13</v>
+      </c>
+      <c r="E75" t="s">
+        <v>29</v>
+      </c>
+      <c r="G75" t="s">
+        <v>18</v>
+      </c>
+      <c r="H75" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="s">
+        <v>208</v>
+      </c>
+      <c r="B76" t="s">
+        <v>209</v>
+      </c>
+      <c r="D76" t="s">
+        <v>36</v>
+      </c>
+      <c r="E76" t="s">
+        <v>29</v>
+      </c>
+      <c r="G76" t="s">
+        <v>18</v>
+      </c>
+      <c r="H76" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="s">
+        <v>210</v>
+      </c>
+      <c r="B77" t="s">
+        <v>211</v>
+      </c>
+      <c r="D77" t="s">
+        <v>38</v>
+      </c>
+      <c r="E77" t="s">
+        <v>29</v>
+      </c>
+      <c r="G77" t="s">
+        <v>18</v>
+      </c>
+      <c r="H77" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="s">
+        <v>212</v>
+      </c>
+      <c r="B78" t="s">
+        <v>213</v>
+      </c>
+      <c r="D78" t="s">
+        <v>30</v>
+      </c>
+      <c r="E78" t="s">
+        <v>29</v>
+      </c>
+      <c r="G78" t="s">
+        <v>18</v>
+      </c>
+      <c r="H78" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="s">
+        <v>214</v>
+      </c>
+      <c r="B79" t="s">
+        <v>215</v>
+      </c>
+      <c r="D79" t="s">
+        <v>36</v>
+      </c>
+      <c r="E79" t="s">
+        <v>29</v>
+      </c>
+      <c r="G79" t="s">
+        <v>18</v>
+      </c>
+      <c r="H79" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="s">
+        <v>216</v>
+      </c>
+      <c r="B80" t="s">
+        <v>217</v>
+      </c>
+      <c r="D80" t="s">
+        <v>32</v>
+      </c>
+      <c r="E80" t="s">
+        <v>29</v>
+      </c>
+      <c r="G80" t="s">
+        <v>18</v>
+      </c>
+      <c r="H80" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="s">
+        <v>218</v>
+      </c>
+      <c r="B81" t="s">
+        <v>219</v>
+      </c>
+      <c r="D81" t="s">
+        <v>34</v>
+      </c>
+      <c r="E81" t="s">
+        <v>220</v>
+      </c>
+      <c r="F81" t="s">
+        <v>148</v>
+      </c>
+      <c r="G81" t="s">
+        <v>18</v>
+      </c>
+      <c r="H81" t="s">
+        <v>19</v>
+      </c>
+      <c r="I81" t="s">
+        <v>119</v>
+      </c>
+      <c r="J81" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="s">
+        <v>222</v>
+      </c>
+      <c r="B82" t="s">
+        <v>223</v>
+      </c>
+      <c r="D82" t="s">
+        <v>15</v>
+      </c>
+      <c r="E82" t="s">
+        <v>224</v>
+      </c>
+      <c r="F82" t="s">
+        <v>225</v>
+      </c>
+      <c r="G82" t="s">
+        <v>118</v>
+      </c>
+      <c r="H82" t="s">
+        <v>19</v>
+      </c>
+      <c r="I82" t="s">
+        <v>126</v>
+      </c>
+      <c r="J82" t="s">
+        <v>226</v>
+      </c>
+      <c r="K82" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="s">
+        <v>228</v>
+      </c>
+      <c r="B83" t="s">
+        <v>229</v>
+      </c>
+      <c r="D83" t="s">
+        <v>15</v>
+      </c>
+      <c r="E83" t="s">
+        <v>29</v>
+      </c>
+      <c r="G83" t="s">
+        <v>18</v>
+      </c>
+      <c r="H83" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="s">
+        <v>230</v>
+      </c>
+      <c r="B84" t="s">
+        <v>231</v>
+      </c>
+      <c r="D84" t="s">
+        <v>32</v>
+      </c>
+      <c r="G84" t="s">
+        <v>18</v>
+      </c>
+      <c r="H84" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="s">
+        <v>232</v>
+      </c>
+      <c r="B85" t="s">
+        <v>233</v>
+      </c>
+      <c r="D85" t="s">
+        <v>38</v>
+      </c>
+      <c r="E85" t="s">
+        <v>29</v>
+      </c>
+      <c r="G85" t="s">
+        <v>18</v>
+      </c>
+      <c r="H85" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="s">
+        <v>234</v>
+      </c>
+      <c r="B86" t="s">
+        <v>235</v>
+      </c>
+      <c r="D86" t="s">
+        <v>13</v>
+      </c>
+      <c r="E86" t="s">
+        <v>29</v>
+      </c>
+      <c r="G86" t="s">
+        <v>18</v>
+      </c>
+      <c r="H86" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="s">
+        <v>236</v>
+      </c>
+      <c r="B87" t="s">
+        <v>237</v>
+      </c>
+      <c r="D87" t="s">
+        <v>34</v>
+      </c>
+      <c r="E87" t="s">
+        <v>238</v>
+      </c>
+      <c r="F87" t="s">
+        <v>148</v>
+      </c>
+      <c r="G87" t="s">
+        <v>118</v>
+      </c>
+      <c r="H87" t="s">
+        <v>19</v>
+      </c>
+      <c r="I87" t="s">
+        <v>149</v>
+      </c>
+      <c r="J87" t="s">
+        <v>239</v>
+      </c>
+      <c r="K87" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="s">
+        <v>241</v>
+      </c>
+      <c r="B88" t="s">
+        <v>242</v>
+      </c>
+      <c r="D88" t="s">
+        <v>36</v>
+      </c>
+      <c r="G88" t="s">
+        <v>18</v>
+      </c>
+      <c r="H88" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="s">
+        <v>243</v>
+      </c>
+      <c r="B89" t="s">
+        <v>244</v>
+      </c>
+      <c r="D89" t="s">
+        <v>13</v>
+      </c>
+      <c r="E89" t="s">
+        <v>245</v>
+      </c>
+      <c r="F89" t="s">
+        <v>246</v>
+      </c>
+      <c r="G89" t="s">
+        <v>76</v>
+      </c>
+      <c r="H89" t="s">
+        <v>247</v>
+      </c>
+      <c r="I89" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="s">
+        <v>248</v>
+      </c>
+      <c r="B90" t="s">
+        <v>249</v>
+      </c>
+      <c r="D90" t="s">
+        <v>40</v>
+      </c>
+      <c r="G90" t="s">
+        <v>18</v>
+      </c>
+      <c r="H90" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="s">
+        <v>250</v>
+      </c>
+      <c r="B91" t="s">
+        <v>251</v>
+      </c>
+      <c r="D91" t="s">
+        <v>34</v>
+      </c>
+      <c r="G91" t="s">
+        <v>18</v>
+      </c>
+      <c r="H91" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="s">
+        <v>14</v>
+      </c>
+      <c r="B92" t="s">
+        <v>252</v>
+      </c>
+      <c r="D92" t="s">
+        <v>34</v>
+      </c>
+      <c r="G92" t="s">
+        <v>18</v>
+      </c>
+      <c r="H92" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="s">
+        <v>23</v>
+      </c>
+      <c r="B93" t="s">
+        <v>253</v>
+      </c>
+      <c r="D93" t="s">
+        <v>38</v>
+      </c>
+      <c r="G93" t="s">
+        <v>18</v>
+      </c>
+      <c r="H93" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="s">
+        <v>28</v>
+      </c>
+      <c r="B94" t="s">
+        <v>254</v>
+      </c>
+      <c r="D94" t="s">
+        <v>30</v>
+      </c>
+      <c r="G94" t="s">
+        <v>18</v>
+      </c>
+      <c r="H94" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="s">
+        <v>31</v>
+      </c>
+      <c r="B95" t="s">
+        <v>255</v>
+      </c>
+      <c r="D95" t="s">
+        <v>34</v>
+      </c>
+      <c r="G95" t="s">
+        <v>18</v>
+      </c>
+      <c r="H95" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="s">
+        <v>33</v>
+      </c>
+      <c r="B96" t="s">
+        <v>256</v>
+      </c>
+      <c r="D96" t="s">
+        <v>36</v>
+      </c>
+      <c r="G96" t="s">
+        <v>18</v>
+      </c>
+      <c r="H96" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="s">
+        <v>35</v>
+      </c>
+      <c r="B97" t="s">
+        <v>257</v>
+      </c>
+      <c r="D97" t="s">
+        <v>27</v>
+      </c>
+      <c r="G97" t="s">
+        <v>18</v>
+      </c>
+      <c r="H97" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" t="s">
+        <v>37</v>
+      </c>
+      <c r="B98" t="s">
+        <v>258</v>
+      </c>
+      <c r="D98" t="s">
+        <v>40</v>
+      </c>
+      <c r="G98" t="s">
+        <v>18</v>
+      </c>
+      <c r="H98" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="s">
+        <v>39</v>
+      </c>
+      <c r="B99" t="s">
+        <v>259</v>
+      </c>
+      <c r="D99" t="s">
+        <v>34</v>
+      </c>
+      <c r="G99" t="s">
+        <v>18</v>
+      </c>
+      <c r="H99" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="s">
+        <v>41</v>
+      </c>
+      <c r="B100" t="s">
+        <v>260</v>
+      </c>
+      <c r="D100" t="s">
+        <v>30</v>
+      </c>
+      <c r="G100" t="s">
+        <v>18</v>
+      </c>
+      <c r="H100" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="s">
+        <v>43</v>
+      </c>
+      <c r="B101" t="s">
+        <v>261</v>
+      </c>
+      <c r="D101" t="s">
+        <v>34</v>
+      </c>
+      <c r="G101" t="s">
+        <v>18</v>
+      </c>
+      <c r="H101" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="s">
+        <v>45</v>
+      </c>
+      <c r="B102" t="s">
+        <v>262</v>
+      </c>
+      <c r="D102" t="s">
+        <v>38</v>
+      </c>
+      <c r="G102" t="s">
+        <v>18</v>
+      </c>
+      <c r="H102" t="s">
+        <v>19</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:X31"/>
+  <dimension ref="A1:X102"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
-        <v>103</v>
+        <v>263</v>
       </c>
       <c r="E1" t="s">
-        <v>104</v>
+        <v>264</v>
       </c>
       <c r="F1" t="s">
-        <v>105</v>
+        <v>265</v>
       </c>
       <c r="G1" t="s">
-        <v>106</v>
+        <v>266</v>
       </c>
       <c r="H1" t="s">
-        <v>107</v>
+        <v>267</v>
       </c>
       <c r="I1" t="s">
-        <v>108</v>
+        <v>268</v>
       </c>
       <c r="J1" t="s">
         <v>6</v>
       </c>
       <c r="K1" t="s">
-        <v>109</v>
+        <v>269</v>
       </c>
       <c r="L1" t="s">
-        <v>110</v>
+        <v>270</v>
       </c>
       <c r="M1" t="s">
-        <v>111</v>
+        <v>271</v>
       </c>
       <c r="N1" t="s">
-        <v>112</v>
+        <v>272</v>
       </c>
       <c r="O1" t="s">
-        <v>113</v>
+        <v>273</v>
       </c>
       <c r="P1" t="s">
-        <v>114</v>
+        <v>274</v>
       </c>
       <c r="Q1" t="s">
-        <v>115</v>
+        <v>275</v>
       </c>
       <c r="R1" t="s">
-        <v>116</v>
+        <v>276</v>
       </c>
       <c r="S1" t="s">
         <v>7</v>
       </c>
       <c r="T1" t="s">
         <v>8</v>
       </c>
       <c r="U1" t="s">
         <v>9</v>
       </c>
       <c r="V1" t="s">
         <v>10</v>
       </c>
       <c r="W1" t="s">
         <v>11</v>
       </c>
       <c r="X1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>13</v>
       </c>
       <c r="B2" t="s">
         <v>14</v>
       </c>
       <c r="J2" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="S2" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>15</v>
       </c>
       <c r="B3" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="J3" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="S3" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="B4" t="s">
-        <v>25</v>
+        <v>28</v>
+      </c>
+      <c r="D4" t="s">
+        <v>29</v>
       </c>
       <c r="J4" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="S4" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B5" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="J5" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="S5" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B6" t="s">
-        <v>30</v>
+        <v>33</v>
+      </c>
+      <c r="D6" t="s">
+        <v>29</v>
       </c>
       <c r="J6" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="S6" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="J7" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="S7" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>34</v>
+        <v>37</v>
+      </c>
+      <c r="D8" t="s">
+        <v>29</v>
       </c>
       <c r="J8" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="S8" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>19</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="B9" t="s">
-        <v>36</v>
+        <v>39</v>
+      </c>
+      <c r="D9" t="s">
+        <v>29</v>
       </c>
       <c r="J9" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="S9" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="B10" t="s">
-        <v>38</v>
+        <v>41</v>
+      </c>
+      <c r="D10" t="s">
+        <v>29</v>
       </c>
       <c r="J10" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="S10" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="B11" t="s">
-        <v>40</v>
+        <v>43</v>
+      </c>
+      <c r="D11" t="s">
+        <v>29</v>
       </c>
       <c r="J11" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="S11" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="B12" t="s">
-        <v>42</v>
+        <v>45</v>
+      </c>
+      <c r="D12" t="s">
+        <v>29</v>
       </c>
       <c r="J12" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="S12" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="B13" t="s">
-        <v>44</v>
+        <v>47</v>
+      </c>
+      <c r="D13" t="s">
+        <v>29</v>
       </c>
       <c r="J13" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="S13" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="B14" t="s">
-        <v>46</v>
+        <v>49</v>
+      </c>
+      <c r="D14" t="s">
+        <v>29</v>
       </c>
       <c r="J14" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="S14" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="B15" t="s">
-        <v>48</v>
+        <v>51</v>
+      </c>
+      <c r="D15" t="s">
+        <v>29</v>
       </c>
       <c r="J15" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="S15" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B16" t="s">
-        <v>50</v>
+        <v>53</v>
+      </c>
+      <c r="D16" t="s">
+        <v>29</v>
       </c>
       <c r="J16" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="S16" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="B17" t="s">
-        <v>60</v>
+        <v>55</v>
+      </c>
+      <c r="D17" t="s">
+        <v>29</v>
       </c>
       <c r="J17" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="S17" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
       <c r="B18" t="s">
-        <v>66</v>
+        <v>57</v>
+      </c>
+      <c r="D18" t="s">
+        <v>29</v>
       </c>
       <c r="J18" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="S18" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>72</v>
+        <v>58</v>
       </c>
       <c r="B19" t="s">
-        <v>73</v>
+        <v>59</v>
+      </c>
+      <c r="D19" t="s">
+        <v>29</v>
       </c>
       <c r="J19" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="S19" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>79</v>
+        <v>64</v>
       </c>
       <c r="B20" t="s">
-        <v>80</v>
+        <v>65</v>
+      </c>
+      <c r="D20" t="s">
+        <v>29</v>
       </c>
       <c r="J20" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="S20" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>81</v>
+        <v>72</v>
       </c>
       <c r="B21" t="s">
-        <v>82</v>
+        <v>73</v>
+      </c>
+      <c r="D21" t="s">
+        <v>29</v>
       </c>
       <c r="J21" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="S21" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="B22" t="s">
-        <v>84</v>
+        <v>82</v>
+      </c>
+      <c r="D22" t="s">
+        <v>29</v>
       </c>
       <c r="J22" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="S22" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="B23" t="s">
-        <v>86</v>
+        <v>84</v>
+      </c>
+      <c r="D23" t="s">
+        <v>29</v>
       </c>
       <c r="J23" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="S23" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="B24" t="s">
-        <v>88</v>
+        <v>86</v>
+      </c>
+      <c r="D24" t="s">
+        <v>29</v>
       </c>
       <c r="J24" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="S24" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="B25" t="s">
-        <v>90</v>
+        <v>88</v>
+      </c>
+      <c r="D25" t="s">
+        <v>29</v>
       </c>
       <c r="J25" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="S25" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="B26" t="s">
-        <v>92</v>
+        <v>90</v>
+      </c>
+      <c r="D26" t="s">
+        <v>29</v>
       </c>
       <c r="J26" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="S26" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="B27" t="s">
-        <v>94</v>
+        <v>92</v>
+      </c>
+      <c r="D27" t="s">
+        <v>29</v>
       </c>
       <c r="J27" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="S27" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="B28" t="s">
-        <v>96</v>
+        <v>94</v>
+      </c>
+      <c r="D28" t="s">
+        <v>29</v>
       </c>
       <c r="J28" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="S28" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>117</v>
+        <v>19</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="B29" t="s">
-        <v>98</v>
+        <v>96</v>
+      </c>
+      <c r="D29" t="s">
+        <v>29</v>
       </c>
       <c r="J29" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="S29" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="B30" t="s">
-        <v>100</v>
+        <v>98</v>
+      </c>
+      <c r="D30" t="s">
+        <v>29</v>
       </c>
       <c r="J30" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="S30" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
+        <v>99</v>
+      </c>
+      <c r="B31" t="s">
+        <v>100</v>
+      </c>
+      <c r="D31" t="s">
+        <v>29</v>
+      </c>
+      <c r="J31" t="s">
+        <v>18</v>
+      </c>
+      <c r="S31" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="s">
         <v>101</v>
       </c>
-      <c r="B31" t="s">
+      <c r="B32" t="s">
         <v>102</v>
       </c>
-      <c r="J31" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="D32" t="s">
+        <v>29</v>
+      </c>
+      <c r="J32" t="s">
+        <v>18</v>
+      </c>
+      <c r="S32" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>103</v>
+      </c>
+      <c r="B33" t="s">
+        <v>104</v>
+      </c>
+      <c r="D33" t="s">
+        <v>29</v>
+      </c>
+      <c r="J33" t="s">
+        <v>18</v>
+      </c>
+      <c r="S33" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="s">
+        <v>105</v>
+      </c>
+      <c r="B34" t="s">
+        <v>106</v>
+      </c>
+      <c r="D34" t="s">
+        <v>29</v>
+      </c>
+      <c r="J34" t="s">
+        <v>18</v>
+      </c>
+      <c r="S34" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="s">
+        <v>107</v>
+      </c>
+      <c r="B35" t="s">
+        <v>108</v>
+      </c>
+      <c r="D35" t="s">
+        <v>29</v>
+      </c>
+      <c r="J35" t="s">
+        <v>18</v>
+      </c>
+      <c r="S35" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="s">
+        <v>109</v>
+      </c>
+      <c r="B36" t="s">
+        <v>110</v>
+      </c>
+      <c r="D36" t="s">
+        <v>29</v>
+      </c>
+      <c r="J36" t="s">
+        <v>18</v>
+      </c>
+      <c r="S36" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="s">
+        <v>111</v>
+      </c>
+      <c r="B37" t="s">
+        <v>112</v>
+      </c>
+      <c r="D37" t="s">
+        <v>29</v>
+      </c>
+      <c r="J37" t="s">
+        <v>18</v>
+      </c>
+      <c r="S37" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="s">
+        <v>113</v>
+      </c>
+      <c r="B38" t="s">
+        <v>114</v>
+      </c>
+      <c r="D38" t="s">
+        <v>29</v>
+      </c>
+      <c r="J38" t="s">
+        <v>18</v>
+      </c>
+      <c r="S38" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="s">
+        <v>115</v>
+      </c>
+      <c r="B39" t="s">
+        <v>116</v>
+      </c>
+      <c r="D39" t="s">
+        <v>277</v>
+      </c>
+      <c r="J39" t="s">
+        <v>118</v>
+      </c>
+      <c r="S39" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="s">
+        <v>122</v>
+      </c>
+      <c r="B40" t="s">
+        <v>123</v>
+      </c>
+      <c r="D40" t="s">
+        <v>29</v>
+      </c>
+      <c r="J40" t="s">
+        <v>18</v>
+      </c>
+      <c r="S40" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="s">
+        <v>129</v>
+      </c>
+      <c r="B41" t="s">
+        <v>130</v>
+      </c>
+      <c r="D41" t="s">
+        <v>29</v>
+      </c>
+      <c r="J41" t="s">
+        <v>18</v>
+      </c>
+      <c r="S41" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="s">
+        <v>131</v>
+      </c>
+      <c r="B42" t="s">
+        <v>132</v>
+      </c>
+      <c r="D42" t="s">
+        <v>29</v>
+      </c>
+      <c r="J42" t="s">
+        <v>18</v>
+      </c>
+      <c r="S42" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="s">
+        <v>133</v>
+      </c>
+      <c r="B43" t="s">
+        <v>134</v>
+      </c>
+      <c r="D43" t="s">
+        <v>29</v>
+      </c>
+      <c r="J43" t="s">
+        <v>18</v>
+      </c>
+      <c r="S43" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="s">
+        <v>135</v>
+      </c>
+      <c r="B44" t="s">
+        <v>136</v>
+      </c>
+      <c r="D44" t="s">
+        <v>29</v>
+      </c>
+      <c r="J44" t="s">
+        <v>18</v>
+      </c>
+      <c r="S44" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="s">
+        <v>137</v>
+      </c>
+      <c r="B45" t="s">
+        <v>138</v>
+      </c>
+      <c r="D45" t="s">
+        <v>29</v>
+      </c>
+      <c r="J45" t="s">
+        <v>18</v>
+      </c>
+      <c r="S45" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="s">
+        <v>139</v>
+      </c>
+      <c r="B46" t="s">
+        <v>140</v>
+      </c>
+      <c r="D46" t="s">
+        <v>29</v>
+      </c>
+      <c r="J46" t="s">
+        <v>18</v>
+      </c>
+      <c r="S46" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="s">
+        <v>141</v>
+      </c>
+      <c r="B47" t="s">
+        <v>142</v>
+      </c>
+      <c r="D47" t="s">
+        <v>29</v>
+      </c>
+      <c r="J47" t="s">
+        <v>18</v>
+      </c>
+      <c r="S47" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="s">
+        <v>143</v>
+      </c>
+      <c r="B48" t="s">
+        <v>144</v>
+      </c>
+      <c r="D48" t="s">
+        <v>29</v>
+      </c>
+      <c r="J48" t="s">
+        <v>18</v>
+      </c>
+      <c r="S48" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="s">
+        <v>145</v>
+      </c>
+      <c r="B49" t="s">
+        <v>146</v>
+      </c>
+      <c r="J49" t="s">
+        <v>18</v>
+      </c>
+      <c r="S49" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="s">
+        <v>151</v>
+      </c>
+      <c r="B50" t="s">
+        <v>152</v>
+      </c>
+      <c r="D50" t="s">
+        <v>29</v>
+      </c>
+      <c r="J50" t="s">
+        <v>18</v>
+      </c>
+      <c r="S50" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="s">
+        <v>153</v>
+      </c>
+      <c r="B51" t="s">
+        <v>154</v>
+      </c>
+      <c r="D51" t="s">
+        <v>29</v>
+      </c>
+      <c r="J51" t="s">
+        <v>18</v>
+      </c>
+      <c r="S51" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="s">
+        <v>155</v>
+      </c>
+      <c r="B52" t="s">
+        <v>156</v>
+      </c>
+      <c r="D52" t="s">
+        <v>29</v>
+      </c>
+      <c r="J52" t="s">
+        <v>18</v>
+      </c>
+      <c r="S52" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="s">
+        <v>157</v>
+      </c>
+      <c r="B53" t="s">
+        <v>158</v>
+      </c>
+      <c r="D53" t="s">
+        <v>29</v>
+      </c>
+      <c r="J53" t="s">
+        <v>18</v>
+      </c>
+      <c r="S53" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="s">
+        <v>159</v>
+      </c>
+      <c r="B54" t="s">
+        <v>160</v>
+      </c>
+      <c r="D54" t="s">
+        <v>29</v>
+      </c>
+      <c r="J54" t="s">
+        <v>18</v>
+      </c>
+      <c r="S54" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="s">
+        <v>161</v>
+      </c>
+      <c r="B55" t="s">
+        <v>162</v>
+      </c>
+      <c r="D55" t="s">
+        <v>29</v>
+      </c>
+      <c r="J55" t="s">
+        <v>18</v>
+      </c>
+      <c r="S55" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="s">
+        <v>163</v>
+      </c>
+      <c r="B56" t="s">
+        <v>164</v>
+      </c>
+      <c r="D56" t="s">
+        <v>29</v>
+      </c>
+      <c r="J56" t="s">
+        <v>18</v>
+      </c>
+      <c r="S56" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="s">
+        <v>165</v>
+      </c>
+      <c r="B57" t="s">
+        <v>166</v>
+      </c>
+      <c r="D57" t="s">
+        <v>29</v>
+      </c>
+      <c r="J57" t="s">
+        <v>18</v>
+      </c>
+      <c r="S57" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="s">
+        <v>167</v>
+      </c>
+      <c r="B58" t="s">
+        <v>168</v>
+      </c>
+      <c r="D58" t="s">
+        <v>29</v>
+      </c>
+      <c r="J58" t="s">
+        <v>18</v>
+      </c>
+      <c r="S58" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="s">
+        <v>169</v>
+      </c>
+      <c r="B59" t="s">
+        <v>170</v>
+      </c>
+      <c r="D59" t="s">
+        <v>29</v>
+      </c>
+      <c r="J59" t="s">
+        <v>18</v>
+      </c>
+      <c r="S59" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="s">
+        <v>171</v>
+      </c>
+      <c r="B60" t="s">
+        <v>172</v>
+      </c>
+      <c r="D60" t="s">
+        <v>29</v>
+      </c>
+      <c r="J60" t="s">
+        <v>18</v>
+      </c>
+      <c r="S60" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="s">
+        <v>176</v>
+      </c>
+      <c r="B61" t="s">
+        <v>177</v>
+      </c>
+      <c r="D61" t="s">
+        <v>29</v>
+      </c>
+      <c r="J61" t="s">
+        <v>18</v>
+      </c>
+      <c r="S61" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="s">
+        <v>178</v>
+      </c>
+      <c r="B62" t="s">
+        <v>179</v>
+      </c>
+      <c r="D62" t="s">
+        <v>29</v>
+      </c>
+      <c r="J62" t="s">
+        <v>18</v>
+      </c>
+      <c r="S62" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="s">
+        <v>180</v>
+      </c>
+      <c r="B63" t="s">
+        <v>181</v>
+      </c>
+      <c r="D63" t="s">
+        <v>29</v>
+      </c>
+      <c r="J63" t="s">
+        <v>18</v>
+      </c>
+      <c r="S63" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="s">
+        <v>182</v>
+      </c>
+      <c r="B64" t="s">
+        <v>183</v>
+      </c>
+      <c r="D64" t="s">
+        <v>29</v>
+      </c>
+      <c r="J64" t="s">
+        <v>18</v>
+      </c>
+      <c r="S64" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="s">
+        <v>184</v>
+      </c>
+      <c r="B65" t="s">
+        <v>185</v>
+      </c>
+      <c r="D65" t="s">
+        <v>29</v>
+      </c>
+      <c r="J65" t="s">
+        <v>18</v>
+      </c>
+      <c r="S65" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="s">
+        <v>186</v>
+      </c>
+      <c r="B66" t="s">
+        <v>187</v>
+      </c>
+      <c r="D66" t="s">
+        <v>29</v>
+      </c>
+      <c r="J66" t="s">
+        <v>18</v>
+      </c>
+      <c r="S66" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="s">
+        <v>190</v>
+      </c>
+      <c r="B67" t="s">
+        <v>191</v>
+      </c>
+      <c r="D67" t="s">
+        <v>29</v>
+      </c>
+      <c r="J67" t="s">
+        <v>18</v>
+      </c>
+      <c r="S67" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="s">
+        <v>192</v>
+      </c>
+      <c r="B68" t="s">
+        <v>193</v>
+      </c>
+      <c r="J68" t="s">
+        <v>18</v>
+      </c>
+      <c r="S68" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="s">
+        <v>194</v>
+      </c>
+      <c r="B69" t="s">
+        <v>195</v>
+      </c>
+      <c r="D69" t="s">
+        <v>29</v>
+      </c>
+      <c r="J69" t="s">
+        <v>18</v>
+      </c>
+      <c r="S69" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="s">
+        <v>196</v>
+      </c>
+      <c r="B70" t="s">
+        <v>197</v>
+      </c>
+      <c r="D70" t="s">
+        <v>29</v>
+      </c>
+      <c r="J70" t="s">
+        <v>18</v>
+      </c>
+      <c r="S70" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="s">
+        <v>198</v>
+      </c>
+      <c r="B71" t="s">
+        <v>199</v>
+      </c>
+      <c r="D71" t="s">
+        <v>29</v>
+      </c>
+      <c r="J71" t="s">
+        <v>18</v>
+      </c>
+      <c r="S71" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="s">
+        <v>200</v>
+      </c>
+      <c r="B72" t="s">
+        <v>201</v>
+      </c>
+      <c r="D72" t="s">
+        <v>29</v>
+      </c>
+      <c r="J72" t="s">
+        <v>18</v>
+      </c>
+      <c r="S72" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="s">
+        <v>202</v>
+      </c>
+      <c r="B73" t="s">
+        <v>203</v>
+      </c>
+      <c r="D73" t="s">
+        <v>29</v>
+      </c>
+      <c r="J73" t="s">
+        <v>18</v>
+      </c>
+      <c r="S73" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="s">
+        <v>204</v>
+      </c>
+      <c r="B74" t="s">
+        <v>205</v>
+      </c>
+      <c r="D74" t="s">
+        <v>29</v>
+      </c>
+      <c r="J74" t="s">
+        <v>18</v>
+      </c>
+      <c r="S74" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="s">
+        <v>206</v>
+      </c>
+      <c r="B75" t="s">
+        <v>207</v>
+      </c>
+      <c r="D75" t="s">
+        <v>29</v>
+      </c>
+      <c r="J75" t="s">
+        <v>18</v>
+      </c>
+      <c r="S75" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="s">
+        <v>208</v>
+      </c>
+      <c r="B76" t="s">
+        <v>209</v>
+      </c>
+      <c r="D76" t="s">
+        <v>29</v>
+      </c>
+      <c r="J76" t="s">
+        <v>18</v>
+      </c>
+      <c r="S76" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="s">
+        <v>210</v>
+      </c>
+      <c r="B77" t="s">
+        <v>211</v>
+      </c>
+      <c r="J77" t="s">
+        <v>18</v>
+      </c>
+      <c r="S77" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="s">
+        <v>212</v>
+      </c>
+      <c r="B78" t="s">
+        <v>213</v>
+      </c>
+      <c r="D78" t="s">
+        <v>29</v>
+      </c>
+      <c r="J78" t="s">
+        <v>18</v>
+      </c>
+      <c r="S78" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="s">
+        <v>214</v>
+      </c>
+      <c r="B79" t="s">
+        <v>215</v>
+      </c>
+      <c r="D79" t="s">
+        <v>29</v>
+      </c>
+      <c r="J79" t="s">
+        <v>18</v>
+      </c>
+      <c r="S79" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="s">
+        <v>216</v>
+      </c>
+      <c r="B80" t="s">
+        <v>217</v>
+      </c>
+      <c r="D80" t="s">
+        <v>29</v>
+      </c>
+      <c r="J80" t="s">
+        <v>18</v>
+      </c>
+      <c r="S80" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="s">
+        <v>218</v>
+      </c>
+      <c r="B81" t="s">
+        <v>219</v>
+      </c>
+      <c r="D81" t="s">
+        <v>29</v>
+      </c>
+      <c r="J81" t="s">
+        <v>18</v>
+      </c>
+      <c r="S81" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="s">
+        <v>222</v>
+      </c>
+      <c r="B82" t="s">
+        <v>223</v>
+      </c>
+      <c r="J82" t="s">
+        <v>18</v>
+      </c>
+      <c r="S82" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="s">
+        <v>228</v>
+      </c>
+      <c r="B83" t="s">
+        <v>229</v>
+      </c>
+      <c r="D83" t="s">
+        <v>29</v>
+      </c>
+      <c r="J83" t="s">
+        <v>18</v>
+      </c>
+      <c r="S83" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="s">
+        <v>230</v>
+      </c>
+      <c r="B84" t="s">
+        <v>231</v>
+      </c>
+      <c r="J84" t="s">
+        <v>18</v>
+      </c>
+      <c r="S84" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="s">
+        <v>232</v>
+      </c>
+      <c r="B85" t="s">
+        <v>233</v>
+      </c>
+      <c r="J85" t="s">
+        <v>18</v>
+      </c>
+      <c r="S85" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="s">
+        <v>234</v>
+      </c>
+      <c r="B86" t="s">
+        <v>235</v>
+      </c>
+      <c r="J86" t="s">
+        <v>18</v>
+      </c>
+      <c r="S86" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="s">
+        <v>236</v>
+      </c>
+      <c r="B87" t="s">
+        <v>237</v>
+      </c>
+      <c r="J87" t="s">
+        <v>18</v>
+      </c>
+      <c r="S87" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="s">
+        <v>241</v>
+      </c>
+      <c r="B88" t="s">
+        <v>242</v>
+      </c>
+      <c r="J88" t="s">
+        <v>18</v>
+      </c>
+      <c r="S88" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="s">
+        <v>243</v>
+      </c>
+      <c r="B89" t="s">
+        <v>244</v>
+      </c>
+      <c r="J89" t="s">
+        <v>18</v>
+      </c>
+      <c r="S89" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="s">
+        <v>248</v>
+      </c>
+      <c r="B90" t="s">
+        <v>249</v>
+      </c>
+      <c r="J90" t="s">
+        <v>18</v>
+      </c>
+      <c r="S90" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="s">
+        <v>250</v>
+      </c>
+      <c r="B91" t="s">
+        <v>251</v>
+      </c>
+      <c r="J91" t="s">
+        <v>18</v>
+      </c>
+      <c r="S91" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="s">
+        <v>14</v>
+      </c>
+      <c r="B92" t="s">
+        <v>252</v>
+      </c>
+      <c r="J92" t="s">
+        <v>18</v>
+      </c>
+      <c r="S92" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="s">
+        <v>23</v>
+      </c>
+      <c r="B93" t="s">
+        <v>253</v>
+      </c>
+      <c r="J93" t="s">
+        <v>18</v>
+      </c>
+      <c r="S93" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="s">
+        <v>28</v>
+      </c>
+      <c r="B94" t="s">
+        <v>254</v>
+      </c>
+      <c r="J94" t="s">
+        <v>18</v>
+      </c>
+      <c r="S94" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="s">
+        <v>31</v>
+      </c>
+      <c r="B95" t="s">
+        <v>255</v>
+      </c>
+      <c r="J95" t="s">
+        <v>18</v>
+      </c>
+      <c r="S95" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="s">
+        <v>33</v>
+      </c>
+      <c r="B96" t="s">
+        <v>256</v>
+      </c>
+      <c r="J96" t="s">
+        <v>18</v>
+      </c>
+      <c r="S96" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="s">
+        <v>35</v>
+      </c>
+      <c r="B97" t="s">
+        <v>257</v>
+      </c>
+      <c r="J97" t="s">
+        <v>18</v>
+      </c>
+      <c r="S97" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" t="s">
+        <v>37</v>
+      </c>
+      <c r="B98" t="s">
+        <v>258</v>
+      </c>
+      <c r="J98" t="s">
+        <v>18</v>
+      </c>
+      <c r="S98" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="s">
+        <v>39</v>
+      </c>
+      <c r="B99" t="s">
+        <v>259</v>
+      </c>
+      <c r="J99" t="s">
+        <v>18</v>
+      </c>
+      <c r="S99" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="s">
+        <v>41</v>
+      </c>
+      <c r="B100" t="s">
+        <v>260</v>
+      </c>
+      <c r="J100" t="s">
+        <v>18</v>
+      </c>
+      <c r="S100" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="s">
+        <v>43</v>
+      </c>
+      <c r="B101" t="s">
+        <v>261</v>
+      </c>
+      <c r="J101" t="s">
+        <v>18</v>
+      </c>
+      <c r="S101" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="s">
+        <v>45</v>
+      </c>
+      <c r="B102" t="s">
+        <v>262</v>
+      </c>
+      <c r="J102" t="s">
+        <v>18</v>
+      </c>
+      <c r="S102" t="s">
+        <v>19</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>